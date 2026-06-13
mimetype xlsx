--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Danijela\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42B30407-13C8-4904-86D8-59A90FEDF1FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2566F358-8B77-43B2-AAAB-BDE92DAE4908}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-1425" windowWidth="38640" windowHeight="21120" tabRatio="500" xr2:uid="{A8C21064-ECEF-6B4A-867E-16F9E3D927B9}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="500" xr2:uid="{A8C21064-ECEF-6B4A-867E-16F9E3D927B9}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" iterateDelta="1E-4"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Close Price</t>
   </si>
@@ -67,158 +67,155 @@
   </si>
   <si>
     <t>Fund Number</t>
   </si>
   <si>
     <t>Fund Name</t>
   </si>
   <si>
     <t>Warning Threshold</t>
   </si>
   <si>
     <t>9035035</t>
   </si>
   <si>
     <t>Wedbush ReturnOnLeadership® U.S. Large-Cap ETF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.00[$%-409]"/>
     <numFmt numFmtId="165" formatCode="#,##0.00[$%-409]"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="ARIAL"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="ARIAL"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="ARIAL"/>
+      <charset val="1"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -587,283 +584,283 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EEE6538-01CA-284A-A3BA-E78EC9C78800}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A1:V73"/>
+  <dimension ref="A1:V75"/>
   <sheetViews>
-    <sheetView tabSelected="1" showOutlineSymbols="0" workbookViewId="0">
-      <selection activeCell="M8" sqref="M8"/>
+    <sheetView tabSelected="1" showOutlineSymbols="0" topLeftCell="A65" workbookViewId="0">
+      <selection activeCell="B56" sqref="B56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.81640625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="3" width="10.81640625" customWidth="1"/>
     <col min="4" max="4" width="14.6328125" customWidth="1"/>
     <col min="5" max="5" width="12.6328125" customWidth="1"/>
     <col min="6" max="6" width="11.453125" customWidth="1"/>
     <col min="7" max="7" width="21.6328125" customWidth="1"/>
     <col min="8" max="8" width="14.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:8" s="8" customFormat="1" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="11" t="s">
+    <row r="2" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="10" t="s">
+      <c r="B2" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="9"/>
-      <c r="D2" s="12">
+      <c r="C2" s="8"/>
+      <c r="D2" s="3">
         <v>46065</v>
       </c>
-      <c r="E2" s="13">
+      <c r="E2" s="4">
         <v>24.830946480000001</v>
       </c>
-      <c r="F2" s="13">
-[...10 lines deleted...]
-      <c r="D3" s="12">
+      <c r="F2" s="4">
+        <v>0</v>
+      </c>
+      <c r="G2" s="6">
+        <v>0</v>
+      </c>
+      <c r="H2" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D3" s="3">
         <v>46066</v>
       </c>
-      <c r="E3" s="13">
+      <c r="E3" s="4">
         <v>25.024451639999999</v>
       </c>
-      <c r="F3" s="13">
+      <c r="F3" s="4">
         <v>25.01</v>
       </c>
-      <c r="G3" s="15">
+      <c r="G3" s="6">
         <v>-3.9984006397441027E-2</v>
       </c>
-      <c r="H3" s="14">
+      <c r="H3" s="5">
         <v>322</v>
       </c>
     </row>
-    <row r="4" spans="1:8" s="8" customFormat="1" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D4" s="12">
+    <row r="4" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D4" s="3">
         <v>46070</v>
       </c>
-      <c r="E4" s="13">
+      <c r="E4" s="4">
         <v>25.053524660000004</v>
       </c>
-      <c r="F4" s="13">
+      <c r="F4" s="4">
         <v>25.05</v>
       </c>
-      <c r="G4" s="15">
-[...2 lines deleted...]
-      <c r="H4" s="14">
+      <c r="G4" s="6">
+        <v>0</v>
+      </c>
+      <c r="H4" s="5">
         <v>326</v>
       </c>
     </row>
-    <row r="5" spans="1:8" s="8" customFormat="1" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D5" s="12">
+    <row r="5" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D5" s="3">
         <v>46071</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="4">
         <v>25.246949580000003</v>
       </c>
-      <c r="F5" s="13">
+      <c r="F5" s="4">
         <v>25.25</v>
       </c>
-      <c r="G5" s="15">
-[...2 lines deleted...]
-      <c r="H5" s="14">
+      <c r="G5" s="6">
+        <v>0</v>
+      </c>
+      <c r="H5" s="5">
         <v>494</v>
       </c>
     </row>
-    <row r="6" spans="1:8" s="8" customFormat="1" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D6" s="12">
+    <row r="6" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D6" s="3">
         <v>46072</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="4">
         <v>25.123100669999999</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="4">
         <v>25.11</v>
       </c>
-      <c r="G6" s="15">
+      <c r="G6" s="6">
         <v>-3.9824771007566706E-2</v>
       </c>
-      <c r="H6" s="14">
+      <c r="H6" s="5">
         <v>76</v>
       </c>
     </row>
-    <row r="7" spans="1:8" s="8" customFormat="1" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D7" s="12">
+    <row r="7" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D7" s="3">
         <v>46073</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E7" s="4">
         <v>25.349476509999999</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F7" s="4">
         <v>25.34</v>
       </c>
-      <c r="G7" s="15">
+      <c r="G7" s="6">
         <v>-3.9463299131807419E-2</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="5">
         <v>11417</v>
       </c>
     </row>
-    <row r="8" spans="1:8" s="8" customFormat="1" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D8" s="12">
+    <row r="8" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D8" s="3">
         <v>46076</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="4">
         <v>24.913813650000002</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="4">
         <v>24.88</v>
       </c>
-      <c r="G8" s="15">
+      <c r="G8" s="6">
         <v>-0.12057877813504825</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H8" s="5">
         <v>701</v>
       </c>
     </row>
-    <row r="9" spans="1:8" s="8" customFormat="1" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D9" s="12">
+    <row r="9" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D9" s="3">
         <v>46077</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="4">
         <v>25.128375540000004</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="4">
         <v>25.13</v>
       </c>
-      <c r="G9" s="15">
-[...2 lines deleted...]
-      <c r="H9" s="14">
+      <c r="G9" s="6">
+        <v>0</v>
+      </c>
+      <c r="H9" s="5">
         <v>20</v>
       </c>
     </row>
-    <row r="10" spans="1:8" s="8" customFormat="1" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D10" s="12">
+    <row r="10" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D10" s="3">
         <v>46078</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="4">
         <v>25.236102850000002</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="4">
         <v>25.240000000000002</v>
       </c>
-      <c r="G10" s="15">
-[...2 lines deleted...]
-      <c r="H10" s="14">
+      <c r="G10" s="6">
+        <v>0</v>
+      </c>
+      <c r="H10" s="5">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:8" s="8" customFormat="1" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D11" s="12">
+    <row r="11" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D11" s="3">
         <v>46079</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="4">
         <v>25.279187520000001</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="4">
         <v>25.27</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="6">
         <v>-3.957261574990107E-2</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="5">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:8" s="8" customFormat="1" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D12" s="12">
+    <row r="12" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D12" s="3">
         <v>46080</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E12" s="4">
         <v>25.333262919999999</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F12" s="4">
         <v>25.3</v>
       </c>
-      <c r="G12" s="15">
+      <c r="G12" s="6">
         <v>-0.11857707509881422</v>
       </c>
-      <c r="H12" s="14">
+      <c r="H12" s="5">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7"/>
       <c r="B13" s="3"/>
       <c r="C13" s="4"/>
       <c r="D13" s="3">
         <v>46083</v>
       </c>
       <c r="E13" s="4">
         <v>25.324381639999999</v>
       </c>
       <c r="F13" s="4">
         <v>25.32</v>
       </c>
       <c r="G13" s="6">
         <v>0</v>
       </c>
       <c r="H13" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="7"/>
@@ -942,338 +939,308 @@
         <v>-8.1400081400081398E-2</v>
       </c>
       <c r="H17" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="7"/>
       <c r="B18" s="3"/>
       <c r="C18" s="4"/>
       <c r="D18" s="3">
         <v>46090</v>
       </c>
       <c r="E18" s="4">
         <v>24.7660111</v>
       </c>
       <c r="F18" s="4">
         <v>24.740000000000002</v>
       </c>
       <c r="G18" s="6">
         <v>-0.12126111560226356</v>
       </c>
       <c r="H18" s="5">
         <v>56</v>
       </c>
-      <c r="O18" s="11"/>
-[...6 lines deleted...]
-      <c r="V18" s="14"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="9"/>
+      <c r="Q18" s="8"/>
+      <c r="R18" s="3"/>
+      <c r="S18" s="4"/>
+      <c r="T18" s="4"/>
+      <c r="U18" s="6"/>
+      <c r="V18" s="5"/>
     </row>
     <row r="19" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="7"/>
       <c r="B19" s="3"/>
       <c r="C19" s="4"/>
       <c r="D19" s="3">
         <v>46091</v>
       </c>
       <c r="E19" s="4">
         <v>24.614390889999999</v>
       </c>
       <c r="F19" s="4">
         <v>24.6</v>
       </c>
       <c r="G19" s="6">
         <v>-4.0650406504065047E-2</v>
       </c>
       <c r="H19" s="5">
         <v>0</v>
       </c>
-      <c r="O19" s="8"/>
-[...6 lines deleted...]
-      <c r="V19" s="14"/>
+      <c r="R19" s="3"/>
+      <c r="S19" s="4"/>
+      <c r="T19" s="4"/>
+      <c r="U19" s="6"/>
+      <c r="V19" s="5"/>
     </row>
     <row r="20" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="7"/>
       <c r="B20" s="3"/>
       <c r="C20" s="4"/>
       <c r="D20" s="3">
         <v>46092</v>
       </c>
       <c r="E20" s="4">
         <v>24.62732432</v>
       </c>
       <c r="F20" s="4">
         <v>24.61</v>
       </c>
       <c r="G20" s="6">
         <v>-8.1267777326290119E-2</v>
       </c>
       <c r="H20" s="5">
         <v>1</v>
       </c>
-      <c r="O20" s="8"/>
-[...6 lines deleted...]
-      <c r="V20" s="14"/>
+      <c r="R20" s="3"/>
+      <c r="S20" s="4"/>
+      <c r="T20" s="4"/>
+      <c r="U20" s="6"/>
+      <c r="V20" s="5"/>
     </row>
     <row r="21" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="7"/>
       <c r="B21" s="3"/>
       <c r="C21" s="4"/>
       <c r="D21" s="3">
         <v>46093</v>
       </c>
       <c r="E21" s="4">
         <v>24.144529389999999</v>
       </c>
       <c r="F21" s="4">
         <v>24.14</v>
       </c>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="5">
         <v>0</v>
       </c>
-      <c r="O21" s="8"/>
-[...6 lines deleted...]
-      <c r="V21" s="14"/>
+      <c r="R21" s="3"/>
+      <c r="S21" s="4"/>
+      <c r="T21" s="4"/>
+      <c r="U21" s="6"/>
+      <c r="V21" s="5"/>
     </row>
     <row r="22" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="7"/>
       <c r="B22" s="3"/>
       <c r="C22" s="4"/>
       <c r="D22" s="3">
         <v>46094</v>
       </c>
       <c r="E22" s="4">
         <v>24.09680633</v>
       </c>
       <c r="F22" s="4">
         <v>24.09</v>
       </c>
       <c r="G22" s="6">
         <v>-4.1511000415110008E-2</v>
       </c>
       <c r="H22" s="5">
         <v>1</v>
       </c>
-      <c r="O22" s="8"/>
-[...6 lines deleted...]
-      <c r="V22" s="14"/>
+      <c r="R22" s="3"/>
+      <c r="S22" s="4"/>
+      <c r="T22" s="4"/>
+      <c r="U22" s="6"/>
+      <c r="V22" s="5"/>
     </row>
     <row r="23" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7"/>
       <c r="B23" s="3"/>
       <c r="C23" s="4"/>
       <c r="D23" s="3">
         <v>46097</v>
       </c>
       <c r="E23" s="4">
         <v>24.464426889999999</v>
       </c>
       <c r="F23" s="4">
         <v>24.46</v>
       </c>
       <c r="G23" s="6">
         <v>0</v>
       </c>
       <c r="H23" s="5">
         <v>1</v>
       </c>
-      <c r="O23" s="8"/>
-[...6 lines deleted...]
-      <c r="V23" s="14"/>
+      <c r="R23" s="3"/>
+      <c r="S23" s="4"/>
+      <c r="T23" s="4"/>
+      <c r="U23" s="6"/>
+      <c r="V23" s="5"/>
     </row>
     <row r="24" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="7"/>
       <c r="B24" s="3"/>
       <c r="C24" s="4"/>
       <c r="D24" s="3">
         <v>46098</v>
       </c>
       <c r="E24" s="4">
         <v>24.607772310000001</v>
       </c>
       <c r="F24" s="4">
         <v>24.61</v>
       </c>
       <c r="G24" s="6">
         <v>0</v>
       </c>
       <c r="H24" s="5">
         <v>0</v>
       </c>
-      <c r="O24" s="8"/>
-[...6 lines deleted...]
-      <c r="V24" s="14"/>
+      <c r="R24" s="3"/>
+      <c r="S24" s="4"/>
+      <c r="T24" s="4"/>
+      <c r="U24" s="6"/>
+      <c r="V24" s="5"/>
     </row>
     <row r="25" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="7"/>
       <c r="B25" s="3"/>
       <c r="C25" s="4"/>
       <c r="D25" s="3">
         <v>46099</v>
       </c>
       <c r="E25" s="4">
         <v>24.247398319999999</v>
       </c>
       <c r="F25" s="4">
         <v>24.25</v>
       </c>
       <c r="G25" s="6">
         <v>0</v>
       </c>
       <c r="H25" s="5">
         <v>0</v>
       </c>
-      <c r="O25" s="8"/>
-[...6 lines deleted...]
-      <c r="V25" s="14"/>
+      <c r="R25" s="3"/>
+      <c r="S25" s="4"/>
+      <c r="T25" s="4"/>
+      <c r="U25" s="6"/>
+      <c r="V25" s="5"/>
     </row>
     <row r="26" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="7"/>
       <c r="B26" s="3"/>
       <c r="C26" s="4"/>
       <c r="D26" s="3">
         <v>46100</v>
       </c>
       <c r="E26" s="4">
         <v>24.194631380000001</v>
       </c>
       <c r="F26" s="4">
         <v>24.2</v>
       </c>
       <c r="G26" s="6">
         <v>4.1322314049586785E-2</v>
       </c>
       <c r="H26" s="5">
         <v>112</v>
       </c>
-      <c r="O26" s="8"/>
-[...6 lines deleted...]
-      <c r="V26" s="14"/>
+      <c r="R26" s="3"/>
+      <c r="S26" s="4"/>
+      <c r="T26" s="4"/>
+      <c r="U26" s="6"/>
+      <c r="V26" s="5"/>
     </row>
     <row r="27" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="7"/>
       <c r="B27" s="3"/>
       <c r="C27" s="4"/>
       <c r="D27" s="3">
         <v>46101</v>
       </c>
       <c r="E27" s="4">
         <v>23.757434060000001</v>
       </c>
       <c r="F27" s="4">
         <v>23.76</v>
       </c>
       <c r="G27" s="6">
         <v>0</v>
       </c>
       <c r="H27" s="5">
         <v>101</v>
       </c>
-      <c r="O27" s="8"/>
-[...6 lines deleted...]
-      <c r="V27" s="14"/>
+      <c r="R27" s="3"/>
+      <c r="S27" s="4"/>
+      <c r="T27" s="4"/>
+      <c r="U27" s="6"/>
+      <c r="V27" s="5"/>
     </row>
     <row r="28" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="7"/>
       <c r="B28" s="3"/>
       <c r="C28" s="4"/>
       <c r="D28" s="3">
         <v>46104</v>
       </c>
       <c r="E28" s="4">
         <v>24.078411540000001</v>
       </c>
       <c r="F28" s="4">
         <v>24.09</v>
       </c>
       <c r="G28" s="6">
         <v>4.1511000415110008E-2</v>
       </c>
       <c r="H28" s="5">
         <v>0</v>
       </c>
-      <c r="O28" s="8"/>
-[...6 lines deleted...]
-      <c r="V28" s="14"/>
+      <c r="R28" s="3"/>
+      <c r="S28" s="4"/>
+      <c r="T28" s="4"/>
+      <c r="U28" s="6"/>
+      <c r="V28" s="5"/>
     </row>
     <row r="29" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7"/>
       <c r="B29" s="3"/>
       <c r="C29" s="4"/>
       <c r="D29" s="3">
         <v>46105</v>
       </c>
       <c r="E29" s="4">
         <v>23.94669008</v>
       </c>
       <c r="F29" s="4">
         <v>23.94</v>
       </c>
       <c r="G29" s="6">
         <v>-4.1771094402673355E-2</v>
       </c>
       <c r="H29" s="5">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="7"/>
       <c r="B30" s="3"/>
       <c r="C30" s="4"/>
@@ -1352,321 +1319,745 @@
       <c r="H33" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="7"/>
       <c r="B34" s="3"/>
       <c r="C34" s="4"/>
       <c r="D34" s="3">
         <v>46112</v>
       </c>
       <c r="E34" s="4">
         <v>23.733536409999996</v>
       </c>
       <c r="F34" s="4">
         <v>23.72</v>
       </c>
       <c r="G34" s="6">
         <v>-4.2158516020236098E-2</v>
       </c>
       <c r="H34" s="5">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D35" s="3"/>
-[...3 lines deleted...]
-      <c r="H35" s="5"/>
+      <c r="D35" s="10">
+        <v>46113</v>
+      </c>
+      <c r="E35" s="11">
+        <v>23.91</v>
+      </c>
+      <c r="F35" s="11">
+        <v>23.92</v>
+      </c>
+      <c r="G35" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H35" s="11">
+        <v>1</v>
+      </c>
     </row>
     <row r="36" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D36" s="3"/>
-[...3 lines deleted...]
-      <c r="H36" s="5"/>
+      <c r="D36" s="10">
+        <v>46114</v>
+      </c>
+      <c r="E36" s="11">
+        <v>23.86</v>
+      </c>
+      <c r="F36" s="11">
+        <v>23.86</v>
+      </c>
+      <c r="G36" s="12">
+        <v>0</v>
+      </c>
+      <c r="H36" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="37" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D37" s="3"/>
-[...3 lines deleted...]
-      <c r="H37" s="5"/>
+      <c r="D37" s="10">
+        <v>46118</v>
+      </c>
+      <c r="E37" s="11">
+        <v>23.97</v>
+      </c>
+      <c r="F37" s="11">
+        <v>23.95</v>
+      </c>
+      <c r="G37" s="12">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H37" s="11">
+        <v>20</v>
+      </c>
     </row>
     <row r="38" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D38" s="3"/>
-[...3 lines deleted...]
-      <c r="H38" s="5"/>
+      <c r="D38" s="10">
+        <v>46119</v>
+      </c>
+      <c r="E38" s="11">
+        <v>23.98</v>
+      </c>
+      <c r="F38" s="11">
+        <v>23.96</v>
+      </c>
+      <c r="G38" s="12">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H38" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="39" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D39" s="3"/>
-[...3 lines deleted...]
-      <c r="H39" s="5"/>
+      <c r="D39" s="10">
+        <v>46120</v>
+      </c>
+      <c r="E39" s="11">
+        <v>24.66</v>
+      </c>
+      <c r="F39" s="11">
+        <v>24.64</v>
+      </c>
+      <c r="G39" s="12">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H39" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="40" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D40" s="3"/>
-[...3 lines deleted...]
-      <c r="H40" s="5"/>
+      <c r="D40" s="10">
+        <v>46121</v>
+      </c>
+      <c r="E40" s="11">
+        <v>24.59</v>
+      </c>
+      <c r="F40" s="11">
+        <v>24.59</v>
+      </c>
+      <c r="G40" s="12">
+        <v>0</v>
+      </c>
+      <c r="H40" s="11">
+        <v>27</v>
+      </c>
     </row>
     <row r="41" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D41" s="3"/>
-[...3 lines deleted...]
-      <c r="H41" s="5"/>
+      <c r="D41" s="10">
+        <v>46122</v>
+      </c>
+      <c r="E41" s="11">
+        <v>24.39</v>
+      </c>
+      <c r="F41" s="11">
+        <v>24.38</v>
+      </c>
+      <c r="G41" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H41" s="11">
+        <v>2</v>
+      </c>
     </row>
     <row r="42" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D42" s="3"/>
-[...3 lines deleted...]
-      <c r="H42" s="5"/>
+      <c r="D42" s="10">
+        <v>46125</v>
+      </c>
+      <c r="E42" s="11">
+        <v>24.69</v>
+      </c>
+      <c r="F42" s="11">
+        <v>24.68</v>
+      </c>
+      <c r="G42" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H42" s="11">
+        <v>933</v>
+      </c>
     </row>
     <row r="43" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D43" s="3"/>
-[...3 lines deleted...]
-      <c r="H43" s="5"/>
+      <c r="D43" s="10">
+        <v>46126</v>
+      </c>
+      <c r="E43" s="11">
+        <v>24.98</v>
+      </c>
+      <c r="F43" s="11">
+        <v>24.97</v>
+      </c>
+      <c r="G43" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H43" s="11">
+        <v>496</v>
+      </c>
     </row>
     <row r="44" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D44" s="3"/>
-[...3 lines deleted...]
-      <c r="H44" s="5"/>
+      <c r="D44" s="10">
+        <v>46127</v>
+      </c>
+      <c r="E44" s="11">
+        <v>25.04</v>
+      </c>
+      <c r="F44" s="11">
+        <v>25.04</v>
+      </c>
+      <c r="G44" s="12">
+        <v>0</v>
+      </c>
+      <c r="H44" s="11">
+        <v>51</v>
+      </c>
     </row>
     <row r="45" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D45" s="3"/>
-[...3 lines deleted...]
-      <c r="H45" s="5"/>
+      <c r="D45" s="10">
+        <v>46128</v>
+      </c>
+      <c r="E45" s="11">
+        <v>25.04</v>
+      </c>
+      <c r="F45" s="11">
+        <v>25.03</v>
+      </c>
+      <c r="G45" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H45" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="46" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D46" s="3"/>
-[...3 lines deleted...]
-      <c r="H46" s="5"/>
+      <c r="D46" s="10">
+        <v>46129</v>
+      </c>
+      <c r="E46" s="11">
+        <v>25.4</v>
+      </c>
+      <c r="F46" s="11">
+        <v>25.39</v>
+      </c>
+      <c r="G46" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H46" s="11">
+        <v>15</v>
+      </c>
     </row>
     <row r="47" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D47" s="3"/>
-[...3 lines deleted...]
-      <c r="H47" s="5"/>
+      <c r="D47" s="10">
+        <v>46132</v>
+      </c>
+      <c r="E47" s="11">
+        <v>25.4</v>
+      </c>
+      <c r="F47" s="11">
+        <v>25.4</v>
+      </c>
+      <c r="G47" s="12">
+        <v>0</v>
+      </c>
+      <c r="H47" s="11">
+        <v>115</v>
+      </c>
     </row>
     <row r="48" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D48" s="3"/>
-[...3 lines deleted...]
-      <c r="H48" s="5"/>
+      <c r="D48" s="10">
+        <v>46133</v>
+      </c>
+      <c r="E48" s="11">
+        <v>25.34</v>
+      </c>
+      <c r="F48" s="11">
+        <v>25.35</v>
+      </c>
+      <c r="G48" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H48" s="11">
+        <v>1</v>
+      </c>
     </row>
     <row r="49" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D49" s="3"/>
-[...3 lines deleted...]
-      <c r="H49" s="5"/>
+      <c r="D49" s="10">
+        <v>46134</v>
+      </c>
+      <c r="E49" s="11">
+        <v>25.4</v>
+      </c>
+      <c r="F49" s="11">
+        <v>25.38</v>
+      </c>
+      <c r="G49" s="12">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H49" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="50" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D50" s="3"/>
-[...3 lines deleted...]
-      <c r="H50" s="5"/>
+      <c r="D50" s="10">
+        <v>46135</v>
+      </c>
+      <c r="E50" s="11">
+        <v>25.28</v>
+      </c>
+      <c r="F50" s="11">
+        <v>25.28</v>
+      </c>
+      <c r="G50" s="12">
+        <v>0</v>
+      </c>
+      <c r="H50" s="11">
+        <v>451</v>
+      </c>
     </row>
     <row r="51" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D51" s="3"/>
-[...3 lines deleted...]
-      <c r="H51" s="5"/>
+      <c r="D51" s="10">
+        <v>46136</v>
+      </c>
+      <c r="E51" s="11">
+        <v>25.37</v>
+      </c>
+      <c r="F51" s="11">
+        <v>25.36</v>
+      </c>
+      <c r="G51" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H51" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="52" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D52" s="3"/>
-[...3 lines deleted...]
-      <c r="H52" s="5"/>
+      <c r="D52" s="10">
+        <v>46139</v>
+      </c>
+      <c r="E52" s="11">
+        <v>25.34</v>
+      </c>
+      <c r="F52" s="11">
+        <v>25.35</v>
+      </c>
+      <c r="G52" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H52" s="11">
+        <v>0</v>
+      </c>
     </row>
     <row r="53" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D53" s="3"/>
-[...3 lines deleted...]
-      <c r="H53" s="5"/>
+      <c r="D53" s="10">
+        <v>46140</v>
+      </c>
+      <c r="E53" s="11">
+        <v>25.26</v>
+      </c>
+      <c r="F53" s="11">
+        <v>25.27</v>
+      </c>
+      <c r="G53" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H53" s="11">
+        <v>75</v>
+      </c>
     </row>
     <row r="54" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D54" s="3"/>
-[...3 lines deleted...]
-      <c r="H54" s="5"/>
+      <c r="D54" s="10">
+        <v>46141</v>
+      </c>
+      <c r="E54" s="11">
+        <v>25.28</v>
+      </c>
+      <c r="F54" s="11">
+        <v>25.28</v>
+      </c>
+      <c r="G54" s="12">
+        <v>0</v>
+      </c>
+      <c r="H54" s="11">
+        <v>511</v>
+      </c>
     </row>
     <row r="55" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D55" s="3"/>
-[...3 lines deleted...]
-      <c r="H55" s="5"/>
+      <c r="D55" s="10">
+        <v>46142</v>
+      </c>
+      <c r="E55" s="11">
+        <v>25.66</v>
+      </c>
+      <c r="F55" s="11">
+        <v>25.67</v>
+      </c>
+      <c r="G55" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H55" s="11">
+        <v>76</v>
+      </c>
     </row>
     <row r="56" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D56" s="3"/>
-[...3 lines deleted...]
-      <c r="H56" s="5"/>
+      <c r="D56" s="3">
+        <v>46143</v>
+      </c>
+      <c r="E56" s="4">
+        <v>25.712720680000004</v>
+      </c>
+      <c r="F56" s="4">
+        <v>25.72</v>
+      </c>
+      <c r="G56" s="6">
+        <v>3.8880248833592534E-2</v>
+      </c>
+      <c r="H56" s="5">
+        <v>16</v>
+      </c>
     </row>
     <row r="57" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D57" s="3"/>
-[...3 lines deleted...]
-      <c r="H57" s="5"/>
+      <c r="D57" s="3">
+        <v>46146</v>
+      </c>
+      <c r="E57" s="4">
+        <v>25.64148471</v>
+      </c>
+      <c r="F57" s="4">
+        <v>25.63</v>
+      </c>
+      <c r="G57" s="6">
+        <v>-3.901677721420211E-2</v>
+      </c>
+      <c r="H57" s="5">
+        <v>30</v>
+      </c>
     </row>
     <row r="58" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D58" s="3"/>
-[...3 lines deleted...]
-      <c r="H58" s="5"/>
+      <c r="D58" s="3">
+        <v>46147</v>
+      </c>
+      <c r="E58" s="4">
+        <v>25.827200820000002</v>
+      </c>
+      <c r="F58" s="4">
+        <v>25.830000000000002</v>
+      </c>
+      <c r="G58" s="6">
+        <v>0</v>
+      </c>
+      <c r="H58" s="5">
+        <v>28</v>
+      </c>
     </row>
     <row r="59" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D59" s="3"/>
-[...3 lines deleted...]
-      <c r="H59" s="5"/>
+      <c r="D59" s="3">
+        <v>46148</v>
+      </c>
+      <c r="E59" s="4">
+        <v>26.011815949999999</v>
+      </c>
+      <c r="F59" s="4">
+        <v>26.01</v>
+      </c>
+      <c r="G59" s="6">
+        <v>0</v>
+      </c>
+      <c r="H59" s="5">
+        <v>0</v>
+      </c>
     </row>
     <row r="60" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D60" s="3"/>
-[...3 lines deleted...]
-      <c r="H60" s="5"/>
+      <c r="D60" s="3">
+        <v>46149</v>
+      </c>
+      <c r="E60" s="4">
+        <v>25.92082873</v>
+      </c>
+      <c r="F60" s="4">
+        <v>25.91</v>
+      </c>
+      <c r="G60" s="6">
+        <v>-3.8595137012736397E-2</v>
+      </c>
+      <c r="H60" s="5">
+        <v>0</v>
+      </c>
     </row>
     <row r="61" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D61" s="3"/>
-[...3 lines deleted...]
-      <c r="H61" s="5"/>
+      <c r="D61" s="3">
+        <v>46150</v>
+      </c>
+      <c r="E61" s="4">
+        <v>25.667793060000001</v>
+      </c>
+      <c r="F61" s="4">
+        <v>25.650000000000002</v>
+      </c>
+      <c r="G61" s="6">
+        <v>-7.7972709551656916E-2</v>
+      </c>
+      <c r="H61" s="5">
+        <v>79</v>
+      </c>
     </row>
     <row r="62" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D62" s="3"/>
-[...3 lines deleted...]
-      <c r="H62" s="5"/>
+      <c r="D62" s="3">
+        <v>46153</v>
+      </c>
+      <c r="E62" s="4">
+        <v>25.684678380000001</v>
+      </c>
+      <c r="F62" s="4">
+        <v>25.68</v>
+      </c>
+      <c r="G62" s="6">
+        <v>0</v>
+      </c>
+      <c r="H62" s="5">
+        <v>100</v>
+      </c>
     </row>
     <row r="63" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D63" s="3"/>
-[...3 lines deleted...]
-      <c r="H63" s="5"/>
+      <c r="D63" s="3">
+        <v>46154</v>
+      </c>
+      <c r="E63" s="4">
+        <v>25.722060949999999</v>
+      </c>
+      <c r="F63" s="4">
+        <v>25.740000000000002</v>
+      </c>
+      <c r="G63" s="6">
+        <v>7.7700077700077697E-2</v>
+      </c>
+      <c r="H63" s="5">
+        <v>4</v>
+      </c>
     </row>
     <row r="64" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D64" s="3"/>
-[...3 lines deleted...]
-      <c r="H64" s="5"/>
+      <c r="D64" s="3">
+        <v>46155</v>
+      </c>
+      <c r="E64" s="4">
+        <v>25.748087049999999</v>
+      </c>
+      <c r="F64" s="4">
+        <v>25.75</v>
+      </c>
+      <c r="G64" s="6">
+        <v>0</v>
+      </c>
+      <c r="H64" s="5">
+        <v>0</v>
+      </c>
     </row>
     <row r="65" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D65" s="3"/>
-[...3 lines deleted...]
-      <c r="H65" s="5"/>
+      <c r="D65" s="3">
+        <v>46156</v>
+      </c>
+      <c r="E65" s="4">
+        <v>25.905249370000003</v>
+      </c>
+      <c r="F65" s="4">
+        <v>25.900000000000002</v>
+      </c>
+      <c r="G65" s="6">
+        <v>-3.8610038610038609E-2</v>
+      </c>
+      <c r="H65" s="5">
+        <v>0</v>
+      </c>
     </row>
     <row r="66" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D66" s="3"/>
-[...3 lines deleted...]
-      <c r="H66" s="5"/>
+      <c r="D66" s="3">
+        <v>46157</v>
+      </c>
+      <c r="E66" s="4">
+        <v>25.627718059999999</v>
+      </c>
+      <c r="F66" s="4">
+        <v>25.64</v>
+      </c>
+      <c r="G66" s="6">
+        <v>3.9001560062402497E-2</v>
+      </c>
+      <c r="H66" s="5">
+        <v>100</v>
+      </c>
     </row>
     <row r="67" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D67" s="3"/>
-[...3 lines deleted...]
-      <c r="H67" s="5"/>
+      <c r="D67" s="3">
+        <v>46160</v>
+      </c>
+      <c r="E67" s="4">
+        <v>25.757978049999998</v>
+      </c>
+      <c r="F67" s="4">
+        <v>25.740000000000002</v>
+      </c>
+      <c r="G67" s="6">
+        <v>-7.7700077700077697E-2</v>
+      </c>
+      <c r="H67" s="5">
+        <v>1</v>
+      </c>
     </row>
     <row r="68" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D68" s="3"/>
-[...3 lines deleted...]
-      <c r="H68" s="5"/>
+      <c r="D68" s="3">
+        <v>46161</v>
+      </c>
+      <c r="E68" s="4">
+        <v>25.47699733</v>
+      </c>
+      <c r="F68" s="4">
+        <v>25.47</v>
+      </c>
+      <c r="G68" s="6">
+        <v>-3.9261876717707103E-2</v>
+      </c>
+      <c r="H68" s="5">
+        <v>0</v>
+      </c>
     </row>
     <row r="69" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D69" s="3"/>
-[...3 lines deleted...]
-      <c r="H69" s="5"/>
+      <c r="D69" s="3">
+        <v>46162</v>
+      </c>
+      <c r="E69" s="4">
+        <v>25.886507090000002</v>
+      </c>
+      <c r="F69" s="4">
+        <v>25.87</v>
+      </c>
+      <c r="G69" s="6">
+        <v>-7.7309625048318509E-2</v>
+      </c>
+      <c r="H69" s="5">
+        <v>1</v>
+      </c>
     </row>
     <row r="70" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D70" s="3"/>
-[...3 lines deleted...]
-      <c r="H70" s="5"/>
+      <c r="D70" s="3">
+        <v>46163</v>
+      </c>
+      <c r="E70" s="4">
+        <v>26.116198099999998</v>
+      </c>
+      <c r="F70" s="4">
+        <v>26.11</v>
+      </c>
+      <c r="G70" s="6">
+        <v>-3.8299502106472615E-2</v>
+      </c>
+      <c r="H70" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="71" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D71" s="3"/>
-[...3 lines deleted...]
-      <c r="H71" s="5"/>
+      <c r="D71" s="3">
+        <v>46164</v>
+      </c>
+      <c r="E71" s="4">
+        <v>26.322269439999999</v>
+      </c>
+      <c r="F71" s="4">
+        <v>26.32</v>
+      </c>
+      <c r="G71" s="6">
+        <v>0</v>
+      </c>
+      <c r="H71" s="5">
+        <v>0</v>
+      </c>
     </row>
     <row r="72" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D72" s="3"/>
-[...3 lines deleted...]
-      <c r="H72" s="5"/>
+      <c r="D72" s="3">
+        <v>46168</v>
+      </c>
+      <c r="E72" s="4">
+        <v>26.617814050000003</v>
+      </c>
+      <c r="F72" s="4">
+        <v>26.63</v>
+      </c>
+      <c r="G72" s="6">
+        <v>3.7551633496057078E-2</v>
+      </c>
+      <c r="H72" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="73" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D73" s="3"/>
-[...3 lines deleted...]
-      <c r="H73" s="5"/>
+      <c r="D73" s="3">
+        <v>46169</v>
+      </c>
+      <c r="E73" s="4">
+        <v>26.752997180000001</v>
+      </c>
+      <c r="F73" s="4">
+        <v>26.75</v>
+      </c>
+      <c r="G73" s="6">
+        <v>0</v>
+      </c>
+      <c r="H73" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D74" s="3">
+        <v>46170</v>
+      </c>
+      <c r="E74" s="4">
+        <v>26.933696909999998</v>
+      </c>
+      <c r="F74" s="4">
+        <v>26.94</v>
+      </c>
+      <c r="G74" s="6">
+        <v>3.711952487008166E-2</v>
+      </c>
+      <c r="H74" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D75" s="3">
+        <v>46171</v>
+      </c>
+      <c r="E75" s="4">
+        <v>26.953365920000003</v>
+      </c>
+      <c r="F75" s="4">
+        <v>26.96</v>
+      </c>
+      <c r="G75" s="6">
+        <v>3.7091988130563795E-2</v>
+      </c>
+      <c r="H75" s="5">
+        <v>18</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" min="1" max="256" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>