--- v1 (2026-06-13)
+++ v2 (2026-08-01)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Danijela\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Danijela\Downloads\Popup izmene\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2566F358-8B77-43B2-AAAB-BDE92DAE4908}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D60B2AF-CA2B-4C57-AB26-DA095759AA0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="500" xr2:uid="{A8C21064-ECEF-6B4A-867E-16F9E3D927B9}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="500" xr2:uid="{A8C21064-ECEF-6B4A-867E-16F9E3D927B9}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>Date</t>
   </si>
   <si>
@@ -584,270 +584,270 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EEE6538-01CA-284A-A3BA-E78EC9C78800}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A1:V75"/>
+  <dimension ref="A1:V96"/>
   <sheetViews>
     <sheetView tabSelected="1" showOutlineSymbols="0" topLeftCell="A65" workbookViewId="0">
-      <selection activeCell="B56" sqref="B56"/>
+      <selection activeCell="K75" sqref="K75"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="6.81640625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="6.77734375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="3" width="10.81640625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="14.81640625" customWidth="1"/>
+    <col min="1" max="3" width="10.77734375" customWidth="1"/>
+    <col min="4" max="4" width="14.6640625" customWidth="1"/>
+    <col min="5" max="5" width="12.6640625" customWidth="1"/>
+    <col min="6" max="6" width="11.44140625" customWidth="1"/>
+    <col min="7" max="7" width="21.6640625" customWidth="1"/>
+    <col min="8" max="8" width="14.77734375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="3">
         <v>46065</v>
       </c>
       <c r="E2" s="4">
         <v>24.830946480000001</v>
       </c>
       <c r="F2" s="4">
         <v>0</v>
       </c>
       <c r="G2" s="6">
         <v>0</v>
       </c>
       <c r="H2" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D3" s="3">
         <v>46066</v>
       </c>
       <c r="E3" s="4">
         <v>25.024451639999999</v>
       </c>
       <c r="F3" s="4">
         <v>25.01</v>
       </c>
       <c r="G3" s="6">
         <v>-3.9984006397441027E-2</v>
       </c>
       <c r="H3" s="5">
         <v>322</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D4" s="3">
         <v>46070</v>
       </c>
       <c r="E4" s="4">
         <v>25.053524660000004</v>
       </c>
       <c r="F4" s="4">
         <v>25.05</v>
       </c>
       <c r="G4" s="6">
         <v>0</v>
       </c>
       <c r="H4" s="5">
         <v>326</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D5" s="3">
         <v>46071</v>
       </c>
       <c r="E5" s="4">
         <v>25.246949580000003</v>
       </c>
       <c r="F5" s="4">
         <v>25.25</v>
       </c>
       <c r="G5" s="6">
         <v>0</v>
       </c>
       <c r="H5" s="5">
         <v>494</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D6" s="3">
         <v>46072</v>
       </c>
       <c r="E6" s="4">
         <v>25.123100669999999</v>
       </c>
       <c r="F6" s="4">
         <v>25.11</v>
       </c>
       <c r="G6" s="6">
         <v>-3.9824771007566706E-2</v>
       </c>
       <c r="H6" s="5">
         <v>76</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D7" s="3">
         <v>46073</v>
       </c>
       <c r="E7" s="4">
         <v>25.349476509999999</v>
       </c>
       <c r="F7" s="4">
         <v>25.34</v>
       </c>
       <c r="G7" s="6">
         <v>-3.9463299131807419E-2</v>
       </c>
       <c r="H7" s="5">
         <v>11417</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D8" s="3">
         <v>46076</v>
       </c>
       <c r="E8" s="4">
         <v>24.913813650000002</v>
       </c>
       <c r="F8" s="4">
         <v>24.88</v>
       </c>
       <c r="G8" s="6">
         <v>-0.12057877813504825</v>
       </c>
       <c r="H8" s="5">
         <v>701</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D9" s="3">
         <v>46077</v>
       </c>
       <c r="E9" s="4">
         <v>25.128375540000004</v>
       </c>
       <c r="F9" s="4">
         <v>25.13</v>
       </c>
       <c r="G9" s="6">
         <v>0</v>
       </c>
       <c r="H9" s="5">
         <v>20</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D10" s="3">
         <v>46078</v>
       </c>
       <c r="E10" s="4">
         <v>25.236102850000002</v>
       </c>
       <c r="F10" s="4">
         <v>25.240000000000002</v>
       </c>
       <c r="G10" s="6">
         <v>0</v>
       </c>
       <c r="H10" s="5">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D11" s="3">
         <v>46079</v>
       </c>
       <c r="E11" s="4">
         <v>25.279187520000001</v>
       </c>
       <c r="F11" s="4">
         <v>25.27</v>
       </c>
       <c r="G11" s="6">
         <v>-3.957261574990107E-2</v>
       </c>
       <c r="H11" s="5">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D12" s="3">
         <v>46080</v>
       </c>
       <c r="E12" s="4">
         <v>25.333262919999999</v>
       </c>
       <c r="F12" s="4">
         <v>25.3</v>
       </c>
       <c r="G12" s="6">
         <v>-0.11857707509881422</v>
       </c>
       <c r="H12" s="5">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="7"/>
       <c r="B13" s="3"/>
       <c r="C13" s="4"/>
       <c r="D13" s="3">
         <v>46083</v>
       </c>
       <c r="E13" s="4">
         <v>25.324381639999999</v>
@@ -2013,50 +2013,407 @@
       <c r="F74" s="4">
         <v>26.94</v>
       </c>
       <c r="G74" s="6">
         <v>3.711952487008166E-2</v>
       </c>
       <c r="H74" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D75" s="3">
         <v>46171</v>
       </c>
       <c r="E75" s="4">
         <v>26.953365920000003</v>
       </c>
       <c r="F75" s="4">
         <v>26.96</v>
       </c>
       <c r="G75" s="6">
         <v>3.7091988130563795E-2</v>
       </c>
       <c r="H75" s="5">
         <v>18</v>
+      </c>
+    </row>
+    <row r="76" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D76" s="3">
+        <v>46174</v>
+      </c>
+      <c r="E76" s="4">
+        <v>27.204289639999999</v>
+      </c>
+      <c r="F76" s="4">
+        <v>27.2</v>
+      </c>
+      <c r="G76" s="6">
+        <v>0</v>
+      </c>
+      <c r="H76" s="5">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="77" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D77" s="3">
+        <v>46175</v>
+      </c>
+      <c r="E77" s="4">
+        <v>27.06847629</v>
+      </c>
+      <c r="F77" s="4">
+        <v>27.07</v>
+      </c>
+      <c r="G77" s="6">
+        <v>0</v>
+      </c>
+      <c r="H77" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D78" s="3">
+        <v>46176</v>
+      </c>
+      <c r="E78" s="4">
+        <v>26.904215390000001</v>
+      </c>
+      <c r="F78" s="4">
+        <v>26.93</v>
+      </c>
+      <c r="G78" s="6">
+        <v>0.11139992573338285</v>
+      </c>
+      <c r="H78" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="79" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D79" s="3">
+        <v>46177</v>
+      </c>
+      <c r="E79" s="4">
+        <v>27.155902099999999</v>
+      </c>
+      <c r="F79" s="4">
+        <v>27.150000000000002</v>
+      </c>
+      <c r="G79" s="6">
+        <v>-3.6832412523020261E-2</v>
+      </c>
+      <c r="H79" s="5">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="80" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D80" s="3">
+        <v>46178</v>
+      </c>
+      <c r="E80" s="4">
+        <v>26.643588909999998</v>
+      </c>
+      <c r="F80" s="4">
+        <v>26.67</v>
+      </c>
+      <c r="G80" s="6">
+        <v>0.1124859392575928</v>
+      </c>
+      <c r="H80" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D81" s="3">
+        <v>46181</v>
+      </c>
+      <c r="E81" s="4">
+        <v>26.587982799999999</v>
+      </c>
+      <c r="F81" s="4">
+        <v>26.59</v>
+      </c>
+      <c r="G81" s="6">
+        <v>0</v>
+      </c>
+      <c r="H81" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D82" s="3">
+        <v>46182</v>
+      </c>
+      <c r="E82" s="4">
+        <v>26.783124170000001</v>
+      </c>
+      <c r="F82" s="4">
+        <v>26.77</v>
+      </c>
+      <c r="G82" s="6">
+        <v>-3.7355248412401947E-2</v>
+      </c>
+      <c r="H82" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D83" s="3">
+        <v>46183</v>
+      </c>
+      <c r="E83" s="4">
+        <v>26.239941000000005</v>
+      </c>
+      <c r="F83" s="4">
+        <v>26.26</v>
+      </c>
+      <c r="G83" s="6">
+        <v>7.6161462300076158E-2</v>
+      </c>
+      <c r="H83" s="5">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="84" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D84" s="3">
+        <v>46184</v>
+      </c>
+      <c r="E84" s="4">
+        <v>26.738592290000003</v>
+      </c>
+      <c r="F84" s="4">
+        <v>26.73</v>
+      </c>
+      <c r="G84" s="6">
+        <v>-3.7411148522259637E-2</v>
+      </c>
+      <c r="H84" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D85" s="3">
+        <v>46185</v>
+      </c>
+      <c r="E85" s="4">
+        <v>27.013747410000001</v>
+      </c>
+      <c r="F85" s="4">
+        <v>27</v>
+      </c>
+      <c r="G85" s="6">
+        <v>-3.7037037037037035E-2</v>
+      </c>
+      <c r="H85" s="5">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="86" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D86" s="3">
+        <v>46188</v>
+      </c>
+      <c r="E86" s="4">
+        <v>27.433101919999999</v>
+      </c>
+      <c r="F86" s="4">
+        <v>27.42</v>
+      </c>
+      <c r="G86" s="6">
+        <v>-3.6469730123997082E-2</v>
+      </c>
+      <c r="H86" s="5">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="87" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D87" s="3">
+        <v>46189</v>
+      </c>
+      <c r="E87" s="4">
+        <v>27.454307889999999</v>
+      </c>
+      <c r="F87" s="4">
+        <v>27.46</v>
+      </c>
+      <c r="G87" s="6">
+        <v>3.6416605972323379E-2</v>
+      </c>
+      <c r="H87" s="5">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="88" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D88" s="3">
+        <v>46190</v>
+      </c>
+      <c r="E88" s="4">
+        <v>27.138417789999998</v>
+      </c>
+      <c r="F88" s="4">
+        <v>27.14</v>
+      </c>
+      <c r="G88" s="6">
+        <v>0</v>
+      </c>
+      <c r="H88" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D89" s="3">
+        <v>46191</v>
+      </c>
+      <c r="E89" s="4">
+        <v>27.170836479999998</v>
+      </c>
+      <c r="F89" s="4">
+        <v>27.18</v>
+      </c>
+      <c r="G89" s="6">
+        <v>3.679175864606328E-2</v>
+      </c>
+      <c r="H89" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D90" s="3">
+        <v>46195</v>
+      </c>
+      <c r="E90" s="4">
+        <v>27.162073700000001</v>
+      </c>
+      <c r="F90" s="4">
+        <v>27.16</v>
+      </c>
+      <c r="G90" s="6">
+        <v>0</v>
+      </c>
+      <c r="H90" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D91" s="3">
+        <v>46196</v>
+      </c>
+      <c r="E91" s="4">
+        <v>26.875322369999999</v>
+      </c>
+      <c r="F91" s="4">
+        <v>26.900000000000002</v>
+      </c>
+      <c r="G91" s="6">
+        <v>7.434944237918216E-2</v>
+      </c>
+      <c r="H91" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="92" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D92" s="3">
+        <v>46197</v>
+      </c>
+      <c r="E92" s="4">
+        <v>26.979537759999999</v>
+      </c>
+      <c r="F92" s="4">
+        <v>26.98</v>
+      </c>
+      <c r="G92" s="6">
+        <v>0</v>
+      </c>
+      <c r="H92" s="5">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="93" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D93" s="3">
+        <v>46198</v>
+      </c>
+      <c r="E93" s="4">
+        <v>27.120312240000001</v>
+      </c>
+      <c r="F93" s="4">
+        <v>27.1</v>
+      </c>
+      <c r="G93" s="6">
+        <v>-7.3800738007380073E-2</v>
+      </c>
+      <c r="H93" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D94" s="3">
+        <v>46199</v>
+      </c>
+      <c r="E94" s="4">
+        <v>27.118257540000002</v>
+      </c>
+      <c r="F94" s="4">
+        <v>27.12</v>
+      </c>
+      <c r="G94" s="6">
+        <v>0</v>
+      </c>
+      <c r="H94" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="95" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D95" s="3">
+        <v>46202</v>
+      </c>
+      <c r="E95" s="4">
+        <v>27.33346916</v>
+      </c>
+      <c r="F95" s="4">
+        <v>27.310000000000002</v>
+      </c>
+      <c r="G95" s="6">
+        <v>-7.3233247894544121E-2</v>
+      </c>
+      <c r="H95" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="96" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D96" s="3">
+        <v>46203</v>
+      </c>
+      <c r="E96" s="4">
+        <v>27.290615990000003</v>
+      </c>
+      <c r="F96" s="4">
+        <v>27.310000000000002</v>
+      </c>
+      <c r="G96" s="6">
+        <v>7.3233247894544121E-2</v>
+      </c>
+      <c r="H96" s="5">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" min="1" max="256" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>