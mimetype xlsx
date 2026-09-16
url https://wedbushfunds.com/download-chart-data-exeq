--- v2 (2026-08-01)
+++ v3 (2026-09-16)
@@ -1,222 +1,241 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10328"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Danijela\Downloads\Popup izmene\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/arsen/Desktop/EXEQ/Chart/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D60B2AF-CA2B-4C57-AB26-DA095759AA0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{03242CCB-FAB0-C940-92FD-C4CAE04330A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="500" xr2:uid="{A8C21064-ECEF-6B4A-867E-16F9E3D927B9}"/>
+    <workbookView xWindow="0" yWindow="660" windowWidth="29400" windowHeight="18460" tabRatio="500" xr2:uid="{A8C21064-ECEF-6B4A-867E-16F9E3D927B9}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Close Price</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Premium/Discount</t>
   </si>
   <si>
     <t>Fund Number</t>
   </si>
   <si>
     <t>Fund Name</t>
   </si>
   <si>
     <t>Warning Threshold</t>
   </si>
   <si>
     <t>9035035</t>
   </si>
   <si>
     <t>Wedbush ReturnOnLeadership® U.S. Large-Cap ETF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.00[$%-409]"/>
     <numFmt numFmtId="165" formatCode="#,##0.00[$%-409]"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="ARIAL"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="ARIAL"/>
-      <charset val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Verdana"/>
-      <charset val="1"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
-      <name val="ARIAL"/>
-      <charset val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -260,51 +279,51 @@
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
       <rgbColor rgb="00999999"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -584,1860 +603,2554 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EEE6538-01CA-284A-A3BA-E78EC9C78800}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A1:V96"/>
+  <dimension ref="A1:V139"/>
   <sheetViews>
-    <sheetView tabSelected="1" showOutlineSymbols="0" topLeftCell="A65" workbookViewId="0">
-      <selection activeCell="K75" sqref="K75"/>
+    <sheetView tabSelected="1" showOutlineSymbols="0" topLeftCell="A77" workbookViewId="0">
+      <selection activeCell="I131" sqref="I131"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="6.77734375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="6.83203125" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="3" width="10.77734375" customWidth="1"/>
+    <col min="1" max="3" width="10.83203125" customWidth="1"/>
     <col min="4" max="4" width="14.6640625" customWidth="1"/>
     <col min="5" max="5" width="12.6640625" customWidth="1"/>
-    <col min="6" max="6" width="11.44140625" customWidth="1"/>
+    <col min="6" max="6" width="11.5" customWidth="1"/>
     <col min="7" max="7" width="21.6640625" customWidth="1"/>
-    <col min="8" max="8" width="14.77734375" customWidth="1"/>
+    <col min="8" max="8" width="14.83203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="3">
         <v>46065</v>
       </c>
-      <c r="E2" s="4">
-[...12 lines deleted...]
-    <row r="3" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E2" s="11">
+        <v>24.83</v>
+      </c>
+      <c r="F2" s="11">
+        <v>24.83</v>
+      </c>
+      <c r="G2" s="12">
+        <v>0</v>
+      </c>
+      <c r="H2" s="5"/>
+    </row>
+    <row r="3" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D3" s="3">
         <v>46066</v>
       </c>
-      <c r="E3" s="4">
-[...2 lines deleted...]
-      <c r="F3" s="4">
+      <c r="E3" s="11">
+        <v>25.02</v>
+      </c>
+      <c r="F3" s="11">
         <v>25.01</v>
       </c>
-      <c r="G3" s="6">
-[...6 lines deleted...]
-    <row r="4" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G3" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H3" s="5"/>
+    </row>
+    <row r="4" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D4" s="3">
         <v>46070</v>
       </c>
-      <c r="E4" s="4">
-[...2 lines deleted...]
-      <c r="F4" s="4">
+      <c r="E4" s="11">
         <v>25.05</v>
       </c>
-      <c r="G4" s="6">
-[...6 lines deleted...]
-    <row r="5" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F4" s="11">
+        <v>25.05</v>
+      </c>
+      <c r="G4" s="12">
+        <v>0</v>
+      </c>
+      <c r="H4" s="5"/>
+    </row>
+    <row r="5" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D5" s="3">
         <v>46071</v>
       </c>
-      <c r="E5" s="4">
-[...2 lines deleted...]
-      <c r="F5" s="4">
+      <c r="E5" s="11">
         <v>25.25</v>
       </c>
-      <c r="G5" s="6">
-[...6 lines deleted...]
-    <row r="6" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F5" s="11">
+        <v>25.25</v>
+      </c>
+      <c r="G5" s="12">
+        <v>0</v>
+      </c>
+      <c r="H5" s="5"/>
+    </row>
+    <row r="6" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D6" s="3">
         <v>46072</v>
       </c>
-      <c r="E6" s="4">
-[...2 lines deleted...]
-      <c r="F6" s="4">
+      <c r="E6" s="11">
+        <v>25.12</v>
+      </c>
+      <c r="F6" s="11">
         <v>25.11</v>
       </c>
-      <c r="G6" s="6">
-[...6 lines deleted...]
-    <row r="7" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G6" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H6" s="5"/>
+    </row>
+    <row r="7" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D7" s="3">
         <v>46073</v>
       </c>
-      <c r="E7" s="4">
-[...2 lines deleted...]
-      <c r="F7" s="4">
+      <c r="E7" s="11">
+        <v>25.35</v>
+      </c>
+      <c r="F7" s="11">
         <v>25.34</v>
       </c>
-      <c r="G7" s="6">
-[...6 lines deleted...]
-    <row r="8" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G7" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H7" s="5"/>
+    </row>
+    <row r="8" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D8" s="3">
         <v>46076</v>
       </c>
-      <c r="E8" s="4">
-[...2 lines deleted...]
-      <c r="F8" s="4">
+      <c r="E8" s="11">
+        <v>24.91</v>
+      </c>
+      <c r="F8" s="11">
         <v>24.88</v>
       </c>
-      <c r="G8" s="6">
-[...6 lines deleted...]
-    <row r="9" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G8" s="12">
+        <v>-1.1999999999999999E-3</v>
+      </c>
+      <c r="H8" s="5"/>
+    </row>
+    <row r="9" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D9" s="3">
         <v>46077</v>
       </c>
-      <c r="E9" s="4">
-[...2 lines deleted...]
-      <c r="F9" s="4">
+      <c r="E9" s="11">
         <v>25.13</v>
       </c>
-      <c r="G9" s="6">
-[...6 lines deleted...]
-    <row r="10" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F9" s="11">
+        <v>25.13</v>
+      </c>
+      <c r="G9" s="12">
+        <v>0</v>
+      </c>
+      <c r="H9" s="5"/>
+    </row>
+    <row r="10" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D10" s="3">
         <v>46078</v>
       </c>
-      <c r="E10" s="4">
-[...12 lines deleted...]
-    <row r="11" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E10" s="11">
+        <v>25.24</v>
+      </c>
+      <c r="F10" s="11">
+        <v>25.24</v>
+      </c>
+      <c r="G10" s="12">
+        <v>0</v>
+      </c>
+      <c r="H10" s="5"/>
+    </row>
+    <row r="11" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D11" s="3">
         <v>46079</v>
       </c>
-      <c r="E11" s="4">
-[...2 lines deleted...]
-      <c r="F11" s="4">
+      <c r="E11" s="11">
+        <v>25.28</v>
+      </c>
+      <c r="F11" s="11">
         <v>25.27</v>
       </c>
-      <c r="G11" s="6">
-[...6 lines deleted...]
-    <row r="12" spans="1:8" ht="27.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G11" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H11" s="5"/>
+    </row>
+    <row r="12" spans="1:8" ht="27.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D12" s="3">
         <v>46080</v>
       </c>
-      <c r="E12" s="4">
-[...2 lines deleted...]
-      <c r="F12" s="4">
+      <c r="E12" s="11">
+        <v>25.33</v>
+      </c>
+      <c r="F12" s="11">
         <v>25.3</v>
       </c>
-      <c r="G12" s="6">
-[...6 lines deleted...]
-    <row r="13" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G12" s="12">
+        <v>-1.1999999999999999E-3</v>
+      </c>
+      <c r="H12" s="5"/>
+    </row>
+    <row r="13" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="7"/>
       <c r="B13" s="3"/>
       <c r="C13" s="4"/>
       <c r="D13" s="3">
         <v>46083</v>
       </c>
-      <c r="E13" s="4">
-[...2 lines deleted...]
-      <c r="F13" s="4">
+      <c r="E13" s="11">
         <v>25.32</v>
       </c>
-      <c r="G13" s="6">
-[...6 lines deleted...]
-    <row r="14" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F13" s="11">
+        <v>25.32</v>
+      </c>
+      <c r="G13" s="12">
+        <v>0</v>
+      </c>
+      <c r="H13" s="5"/>
+    </row>
+    <row r="14" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="7"/>
       <c r="B14" s="3"/>
       <c r="C14" s="4"/>
       <c r="D14" s="3">
         <v>46084</v>
       </c>
-      <c r="E14" s="4">
-[...2 lines deleted...]
-      <c r="F14" s="4">
+      <c r="E14" s="11">
         <v>24.95</v>
       </c>
-      <c r="G14" s="6">
-[...6 lines deleted...]
-    <row r="15" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F14" s="11">
+        <v>24.95</v>
+      </c>
+      <c r="G14" s="12">
+        <v>0</v>
+      </c>
+      <c r="H14" s="5"/>
+    </row>
+    <row r="15" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="7"/>
       <c r="B15" s="3"/>
       <c r="C15" s="4"/>
       <c r="D15" s="3">
         <v>46085</v>
       </c>
-      <c r="E15" s="4">
-[...2 lines deleted...]
-      <c r="F15" s="4">
+      <c r="E15" s="11">
+        <v>25.1</v>
+      </c>
+      <c r="F15" s="11">
         <v>25.11</v>
       </c>
-      <c r="G15" s="6">
-[...6 lines deleted...]
-    <row r="16" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G15" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H15" s="5"/>
+    </row>
+    <row r="16" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="7"/>
       <c r="B16" s="3"/>
       <c r="C16" s="4"/>
       <c r="D16" s="3">
         <v>46086</v>
       </c>
-      <c r="E16" s="4">
-[...12 lines deleted...]
-    <row r="17" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E16" s="11">
+        <v>24.91</v>
+      </c>
+      <c r="F16" s="11">
+        <v>24.9</v>
+      </c>
+      <c r="G16" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H16" s="5"/>
+    </row>
+    <row r="17" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="7"/>
       <c r="B17" s="3"/>
       <c r="C17" s="4"/>
       <c r="D17" s="3">
         <v>46087</v>
       </c>
-      <c r="E17" s="4">
-[...2 lines deleted...]
-      <c r="F17" s="4">
+      <c r="E17" s="11">
+        <v>24.59</v>
+      </c>
+      <c r="F17" s="11">
         <v>24.57</v>
       </c>
-      <c r="G17" s="6">
-[...6 lines deleted...]
-    <row r="18" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G17" s="12">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H17" s="5"/>
+    </row>
+    <row r="18" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="7"/>
       <c r="B18" s="3"/>
       <c r="C18" s="4"/>
       <c r="D18" s="3">
         <v>46090</v>
       </c>
-      <c r="E18" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="E18" s="11">
+        <v>24.77</v>
+      </c>
+      <c r="F18" s="11">
+        <v>24.74</v>
+      </c>
+      <c r="G18" s="12">
+        <v>-1.1999999999999999E-3</v>
+      </c>
+      <c r="H18" s="5"/>
       <c r="O18" s="7"/>
       <c r="P18" s="9"/>
       <c r="Q18" s="8"/>
       <c r="R18" s="3"/>
       <c r="S18" s="4"/>
       <c r="T18" s="4"/>
       <c r="U18" s="6"/>
       <c r="V18" s="5"/>
     </row>
-    <row r="19" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="7"/>
       <c r="B19" s="3"/>
       <c r="C19" s="4"/>
       <c r="D19" s="3">
         <v>46091</v>
       </c>
-      <c r="E19" s="4">
-[...2 lines deleted...]
-      <c r="F19" s="4">
+      <c r="E19" s="11">
+        <v>24.61</v>
+      </c>
+      <c r="F19" s="11">
         <v>24.6</v>
       </c>
-      <c r="G19" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="G19" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H19" s="5"/>
       <c r="R19" s="3"/>
       <c r="S19" s="4"/>
       <c r="T19" s="4"/>
       <c r="U19" s="6"/>
       <c r="V19" s="5"/>
     </row>
-    <row r="20" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="7"/>
       <c r="B20" s="3"/>
       <c r="C20" s="4"/>
       <c r="D20" s="3">
         <v>46092</v>
       </c>
-      <c r="E20" s="4">
-[...2 lines deleted...]
-      <c r="F20" s="4">
+      <c r="E20" s="11">
+        <v>24.63</v>
+      </c>
+      <c r="F20" s="11">
         <v>24.61</v>
       </c>
-      <c r="G20" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="G20" s="12">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H20" s="5"/>
       <c r="R20" s="3"/>
       <c r="S20" s="4"/>
       <c r="T20" s="4"/>
       <c r="U20" s="6"/>
       <c r="V20" s="5"/>
     </row>
-    <row r="21" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="7"/>
       <c r="B21" s="3"/>
       <c r="C21" s="4"/>
       <c r="D21" s="3">
         <v>46093</v>
       </c>
-      <c r="E21" s="4">
-[...2 lines deleted...]
-      <c r="F21" s="4">
+      <c r="E21" s="11">
         <v>24.14</v>
       </c>
-      <c r="G21" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="F21" s="11">
+        <v>24.14</v>
+      </c>
+      <c r="G21" s="12">
+        <v>0</v>
+      </c>
+      <c r="H21" s="5"/>
       <c r="R21" s="3"/>
       <c r="S21" s="4"/>
       <c r="T21" s="4"/>
       <c r="U21" s="6"/>
       <c r="V21" s="5"/>
     </row>
-    <row r="22" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="7"/>
       <c r="B22" s="3"/>
       <c r="C22" s="4"/>
       <c r="D22" s="3">
         <v>46094</v>
       </c>
-      <c r="E22" s="4">
-[...2 lines deleted...]
-      <c r="F22" s="4">
+      <c r="E22" s="11">
+        <v>24.1</v>
+      </c>
+      <c r="F22" s="11">
         <v>24.09</v>
       </c>
-      <c r="G22" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="G22" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H22" s="5"/>
       <c r="R22" s="3"/>
       <c r="S22" s="4"/>
       <c r="T22" s="4"/>
       <c r="U22" s="6"/>
       <c r="V22" s="5"/>
     </row>
-    <row r="23" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="7"/>
       <c r="B23" s="3"/>
       <c r="C23" s="4"/>
       <c r="D23" s="3">
         <v>46097</v>
       </c>
-      <c r="E23" s="4">
-[...2 lines deleted...]
-      <c r="F23" s="4">
+      <c r="E23" s="11">
         <v>24.46</v>
       </c>
-      <c r="G23" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="F23" s="11">
+        <v>24.46</v>
+      </c>
+      <c r="G23" s="12">
+        <v>0</v>
+      </c>
+      <c r="H23" s="5"/>
       <c r="R23" s="3"/>
       <c r="S23" s="4"/>
       <c r="T23" s="4"/>
       <c r="U23" s="6"/>
       <c r="V23" s="5"/>
     </row>
-    <row r="24" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="7"/>
       <c r="B24" s="3"/>
       <c r="C24" s="4"/>
       <c r="D24" s="3">
         <v>46098</v>
       </c>
-      <c r="E24" s="4">
-[...2 lines deleted...]
-      <c r="F24" s="4">
+      <c r="E24" s="11">
         <v>24.61</v>
       </c>
-      <c r="G24" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="F24" s="11">
+        <v>24.61</v>
+      </c>
+      <c r="G24" s="12">
+        <v>0</v>
+      </c>
+      <c r="H24" s="5"/>
       <c r="R24" s="3"/>
       <c r="S24" s="4"/>
       <c r="T24" s="4"/>
       <c r="U24" s="6"/>
       <c r="V24" s="5"/>
     </row>
-    <row r="25" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="7"/>
       <c r="B25" s="3"/>
       <c r="C25" s="4"/>
       <c r="D25" s="3">
         <v>46099</v>
       </c>
-      <c r="E25" s="4">
-[...2 lines deleted...]
-      <c r="F25" s="4">
+      <c r="E25" s="11">
         <v>24.25</v>
       </c>
-      <c r="G25" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="F25" s="11">
+        <v>24.25</v>
+      </c>
+      <c r="G25" s="12">
+        <v>0</v>
+      </c>
+      <c r="H25" s="5"/>
       <c r="R25" s="3"/>
       <c r="S25" s="4"/>
       <c r="T25" s="4"/>
       <c r="U25" s="6"/>
       <c r="V25" s="5"/>
     </row>
-    <row r="26" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="7"/>
       <c r="B26" s="3"/>
       <c r="C26" s="4"/>
       <c r="D26" s="3">
         <v>46100</v>
       </c>
-      <c r="E26" s="4">
-[...2 lines deleted...]
-      <c r="F26" s="4">
+      <c r="E26" s="11">
+        <v>24.19</v>
+      </c>
+      <c r="F26" s="11">
         <v>24.2</v>
       </c>
-      <c r="G26" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="G26" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H26" s="5"/>
       <c r="R26" s="3"/>
       <c r="S26" s="4"/>
       <c r="T26" s="4"/>
       <c r="U26" s="6"/>
       <c r="V26" s="5"/>
     </row>
-    <row r="27" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="7"/>
       <c r="B27" s="3"/>
       <c r="C27" s="4"/>
       <c r="D27" s="3">
         <v>46101</v>
       </c>
-      <c r="E27" s="4">
-[...2 lines deleted...]
-      <c r="F27" s="4">
+      <c r="E27" s="11">
         <v>23.76</v>
       </c>
-      <c r="G27" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="F27" s="11">
+        <v>23.76</v>
+      </c>
+      <c r="G27" s="12">
+        <v>0</v>
+      </c>
+      <c r="H27" s="5"/>
       <c r="R27" s="3"/>
       <c r="S27" s="4"/>
       <c r="T27" s="4"/>
       <c r="U27" s="6"/>
       <c r="V27" s="5"/>
     </row>
-    <row r="28" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="7"/>
       <c r="B28" s="3"/>
       <c r="C28" s="4"/>
       <c r="D28" s="3">
         <v>46104</v>
       </c>
-      <c r="E28" s="4">
-[...2 lines deleted...]
-      <c r="F28" s="4">
+      <c r="E28" s="11">
+        <v>24.08</v>
+      </c>
+      <c r="F28" s="11">
         <v>24.09</v>
       </c>
-      <c r="G28" s="6">
-[...4 lines deleted...]
-      </c>
+      <c r="G28" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H28" s="5"/>
       <c r="R28" s="3"/>
       <c r="S28" s="4"/>
       <c r="T28" s="4"/>
       <c r="U28" s="6"/>
       <c r="V28" s="5"/>
     </row>
-    <row r="29" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="7"/>
       <c r="B29" s="3"/>
       <c r="C29" s="4"/>
       <c r="D29" s="3">
         <v>46105</v>
       </c>
-      <c r="E29" s="4">
-[...2 lines deleted...]
-      <c r="F29" s="4">
+      <c r="E29" s="11">
+        <v>23.95</v>
+      </c>
+      <c r="F29" s="11">
         <v>23.94</v>
       </c>
-      <c r="G29" s="6">
-[...6 lines deleted...]
-    <row r="30" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G29" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H29" s="5"/>
+    </row>
+    <row r="30" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="7"/>
       <c r="B30" s="3"/>
       <c r="C30" s="4"/>
       <c r="D30" s="3">
         <v>46106</v>
       </c>
-      <c r="E30" s="4">
-[...2 lines deleted...]
-      <c r="F30" s="4">
+      <c r="E30" s="11">
+        <v>24.12</v>
+      </c>
+      <c r="F30" s="11">
         <v>24.1</v>
       </c>
-      <c r="G30" s="6">
-[...6 lines deleted...]
-    <row r="31" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G30" s="12">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H30" s="5"/>
+    </row>
+    <row r="31" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="7"/>
       <c r="B31" s="3"/>
       <c r="C31" s="4"/>
       <c r="D31" s="3">
         <v>46107</v>
       </c>
-      <c r="E31" s="4">
-[...2 lines deleted...]
-      <c r="F31" s="4">
+      <c r="E31" s="11">
+        <v>23.72</v>
+      </c>
+      <c r="F31" s="11">
         <v>23.71</v>
       </c>
-      <c r="G31" s="6">
-[...6 lines deleted...]
-    <row r="32" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G31" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H31" s="5"/>
+    </row>
+    <row r="32" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="7"/>
       <c r="B32" s="3"/>
       <c r="C32" s="4"/>
       <c r="D32" s="3">
         <v>46108</v>
       </c>
-      <c r="E32" s="4">
-[...2 lines deleted...]
-      <c r="F32" s="4">
+      <c r="E32" s="11">
+        <v>23.35</v>
+      </c>
+      <c r="F32" s="11">
         <v>23.36</v>
       </c>
-      <c r="G32" s="6">
-[...6 lines deleted...]
-    <row r="33" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G32" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H32" s="5"/>
+    </row>
+    <row r="33" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="7"/>
       <c r="B33" s="3"/>
       <c r="C33" s="4"/>
       <c r="D33" s="3">
         <v>46111</v>
       </c>
-      <c r="E33" s="4">
-[...12 lines deleted...]
-    <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E33" s="11">
+        <v>23.08</v>
+      </c>
+      <c r="F33" s="11">
+        <v>23.08</v>
+      </c>
+      <c r="G33" s="12">
+        <v>0</v>
+      </c>
+      <c r="H33" s="5"/>
+    </row>
+    <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="7"/>
       <c r="B34" s="3"/>
       <c r="C34" s="4"/>
       <c r="D34" s="3">
         <v>46112</v>
       </c>
-      <c r="E34" s="4">
-[...2 lines deleted...]
-      <c r="F34" s="4">
+      <c r="E34" s="11">
+        <v>23.73</v>
+      </c>
+      <c r="F34" s="11">
         <v>23.72</v>
       </c>
-      <c r="G34" s="6">
-[...7 lines deleted...]
-      <c r="D35" s="10">
+      <c r="G34" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H34" s="5"/>
+    </row>
+    <row r="35" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D35" s="3">
         <v>46113</v>
       </c>
       <c r="E35" s="11">
         <v>23.91</v>
       </c>
       <c r="F35" s="11">
         <v>23.92</v>
       </c>
       <c r="G35" s="12">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="H35" s="11">
-[...4 lines deleted...]
-      <c r="D36" s="10">
+      <c r="H35" s="10"/>
+    </row>
+    <row r="36" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D36" s="3">
         <v>46114</v>
       </c>
       <c r="E36" s="11">
         <v>23.86</v>
       </c>
       <c r="F36" s="11">
         <v>23.86</v>
       </c>
       <c r="G36" s="12">
         <v>0</v>
       </c>
-      <c r="H36" s="11">
-[...4 lines deleted...]
-      <c r="D37" s="10">
+      <c r="H36" s="10"/>
+    </row>
+    <row r="37" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D37" s="3">
         <v>46118</v>
       </c>
       <c r="E37" s="11">
         <v>23.97</v>
       </c>
       <c r="F37" s="11">
         <v>23.95</v>
       </c>
       <c r="G37" s="12">
         <v>-8.0000000000000004E-4</v>
       </c>
-      <c r="H37" s="11">
-[...4 lines deleted...]
-      <c r="D38" s="10">
+      <c r="H37" s="10"/>
+    </row>
+    <row r="38" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D38" s="3">
         <v>46119</v>
       </c>
       <c r="E38" s="11">
         <v>23.98</v>
       </c>
       <c r="F38" s="11">
         <v>23.96</v>
       </c>
       <c r="G38" s="12">
         <v>-8.0000000000000004E-4</v>
       </c>
-      <c r="H38" s="11">
-[...4 lines deleted...]
-      <c r="D39" s="10">
+      <c r="H38" s="10"/>
+    </row>
+    <row r="39" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D39" s="3">
         <v>46120</v>
       </c>
       <c r="E39" s="11">
         <v>24.66</v>
       </c>
       <c r="F39" s="11">
         <v>24.64</v>
       </c>
       <c r="G39" s="12">
         <v>-8.0000000000000004E-4</v>
       </c>
-      <c r="H39" s="11">
-[...4 lines deleted...]
-      <c r="D40" s="10">
+      <c r="H39" s="10"/>
+    </row>
+    <row r="40" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D40" s="3">
         <v>46121</v>
       </c>
       <c r="E40" s="11">
         <v>24.59</v>
       </c>
       <c r="F40" s="11">
         <v>24.59</v>
       </c>
       <c r="G40" s="12">
         <v>0</v>
       </c>
-      <c r="H40" s="11">
-[...4 lines deleted...]
-      <c r="D41" s="10">
+      <c r="H40" s="10"/>
+    </row>
+    <row r="41" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D41" s="3">
         <v>46122</v>
       </c>
       <c r="E41" s="11">
         <v>24.39</v>
       </c>
       <c r="F41" s="11">
         <v>24.38</v>
       </c>
       <c r="G41" s="12">
         <v>-4.0000000000000002E-4</v>
       </c>
-      <c r="H41" s="11">
-[...4 lines deleted...]
-      <c r="D42" s="10">
+      <c r="H41" s="10"/>
+    </row>
+    <row r="42" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D42" s="3">
         <v>46125</v>
       </c>
       <c r="E42" s="11">
         <v>24.69</v>
       </c>
       <c r="F42" s="11">
         <v>24.68</v>
       </c>
       <c r="G42" s="12">
         <v>-4.0000000000000002E-4</v>
       </c>
-      <c r="H42" s="11">
-[...4 lines deleted...]
-      <c r="D43" s="10">
+      <c r="H42" s="10"/>
+    </row>
+    <row r="43" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D43" s="3">
         <v>46126</v>
       </c>
       <c r="E43" s="11">
         <v>24.98</v>
       </c>
       <c r="F43" s="11">
         <v>24.97</v>
       </c>
       <c r="G43" s="12">
         <v>-4.0000000000000002E-4</v>
       </c>
-      <c r="H43" s="11">
-[...4 lines deleted...]
-      <c r="D44" s="10">
+      <c r="H43" s="10"/>
+    </row>
+    <row r="44" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D44" s="3">
         <v>46127</v>
       </c>
       <c r="E44" s="11">
         <v>25.04</v>
       </c>
       <c r="F44" s="11">
         <v>25.04</v>
       </c>
       <c r="G44" s="12">
         <v>0</v>
       </c>
-      <c r="H44" s="11">
-[...4 lines deleted...]
-      <c r="D45" s="10">
+      <c r="H44" s="10"/>
+    </row>
+    <row r="45" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D45" s="3">
         <v>46128</v>
       </c>
       <c r="E45" s="11">
         <v>25.04</v>
       </c>
       <c r="F45" s="11">
         <v>25.03</v>
       </c>
       <c r="G45" s="12">
         <v>-4.0000000000000002E-4</v>
       </c>
-      <c r="H45" s="11">
-[...4 lines deleted...]
-      <c r="D46" s="10">
+      <c r="H45" s="10"/>
+    </row>
+    <row r="46" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D46" s="3">
         <v>46129</v>
       </c>
       <c r="E46" s="11">
         <v>25.4</v>
       </c>
       <c r="F46" s="11">
         <v>25.39</v>
       </c>
       <c r="G46" s="12">
         <v>-4.0000000000000002E-4</v>
       </c>
-      <c r="H46" s="11">
-[...4 lines deleted...]
-      <c r="D47" s="10">
+      <c r="H46" s="10"/>
+    </row>
+    <row r="47" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D47" s="3">
         <v>46132</v>
       </c>
       <c r="E47" s="11">
         <v>25.4</v>
       </c>
       <c r="F47" s="11">
         <v>25.4</v>
       </c>
       <c r="G47" s="12">
         <v>0</v>
       </c>
-      <c r="H47" s="11">
-[...4 lines deleted...]
-      <c r="D48" s="10">
+      <c r="H47" s="10"/>
+    </row>
+    <row r="48" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D48" s="3">
         <v>46133</v>
       </c>
       <c r="E48" s="11">
         <v>25.34</v>
       </c>
       <c r="F48" s="11">
         <v>25.35</v>
       </c>
       <c r="G48" s="12">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="H48" s="11">
-[...4 lines deleted...]
-      <c r="D49" s="10">
+      <c r="H48" s="10"/>
+    </row>
+    <row r="49" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D49" s="3">
         <v>46134</v>
       </c>
       <c r="E49" s="11">
         <v>25.4</v>
       </c>
       <c r="F49" s="11">
         <v>25.38</v>
       </c>
       <c r="G49" s="12">
         <v>-8.0000000000000004E-4</v>
       </c>
-      <c r="H49" s="11">
-[...4 lines deleted...]
-      <c r="D50" s="10">
+      <c r="H49" s="10"/>
+    </row>
+    <row r="50" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D50" s="3">
         <v>46135</v>
       </c>
       <c r="E50" s="11">
         <v>25.28</v>
       </c>
       <c r="F50" s="11">
         <v>25.28</v>
       </c>
       <c r="G50" s="12">
         <v>0</v>
       </c>
-      <c r="H50" s="11">
-[...4 lines deleted...]
-      <c r="D51" s="10">
+      <c r="H50" s="10"/>
+    </row>
+    <row r="51" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D51" s="3">
         <v>46136</v>
       </c>
       <c r="E51" s="11">
         <v>25.37</v>
       </c>
       <c r="F51" s="11">
         <v>25.36</v>
       </c>
       <c r="G51" s="12">
         <v>-4.0000000000000002E-4</v>
       </c>
-      <c r="H51" s="11">
-[...4 lines deleted...]
-      <c r="D52" s="10">
+      <c r="H51" s="10"/>
+    </row>
+    <row r="52" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D52" s="3">
         <v>46139</v>
       </c>
       <c r="E52" s="11">
         <v>25.34</v>
       </c>
       <c r="F52" s="11">
         <v>25.35</v>
       </c>
       <c r="G52" s="12">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="H52" s="11">
-[...4 lines deleted...]
-      <c r="D53" s="10">
+      <c r="H52" s="10"/>
+    </row>
+    <row r="53" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D53" s="3">
         <v>46140</v>
       </c>
       <c r="E53" s="11">
         <v>25.26</v>
       </c>
       <c r="F53" s="11">
         <v>25.27</v>
       </c>
       <c r="G53" s="12">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="H53" s="11">
-[...4 lines deleted...]
-      <c r="D54" s="10">
+      <c r="H53" s="10"/>
+    </row>
+    <row r="54" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D54" s="3">
         <v>46141</v>
       </c>
       <c r="E54" s="11">
         <v>25.28</v>
       </c>
       <c r="F54" s="11">
         <v>25.28</v>
       </c>
       <c r="G54" s="12">
         <v>0</v>
       </c>
-      <c r="H54" s="11">
-[...4 lines deleted...]
-      <c r="D55" s="10">
+      <c r="H54" s="10"/>
+    </row>
+    <row r="55" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D55" s="3">
         <v>46142</v>
       </c>
       <c r="E55" s="11">
         <v>25.66</v>
       </c>
       <c r="F55" s="11">
         <v>25.67</v>
       </c>
       <c r="G55" s="12">
         <v>4.0000000000000002E-4</v>
       </c>
-      <c r="H55" s="11">
-[...3 lines deleted...]
-    <row r="56" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H55" s="10"/>
+    </row>
+    <row r="56" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D56" s="3">
         <v>46143</v>
       </c>
-      <c r="E56" s="4">
-[...2 lines deleted...]
-      <c r="F56" s="4">
+      <c r="E56" s="11">
+        <v>25.71</v>
+      </c>
+      <c r="F56" s="11">
         <v>25.72</v>
       </c>
-      <c r="G56" s="6">
-[...6 lines deleted...]
-    <row r="57" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G56" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H56" s="5"/>
+    </row>
+    <row r="57" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D57" s="3">
         <v>46146</v>
       </c>
-      <c r="E57" s="4">
-[...2 lines deleted...]
-      <c r="F57" s="4">
+      <c r="E57" s="11">
+        <v>25.64</v>
+      </c>
+      <c r="F57" s="11">
         <v>25.63</v>
       </c>
-      <c r="G57" s="6">
-[...6 lines deleted...]
-    <row r="58" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G57" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H57" s="5"/>
+    </row>
+    <row r="58" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D58" s="3">
         <v>46147</v>
       </c>
-      <c r="E58" s="4">
-[...12 lines deleted...]
-    <row r="59" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E58" s="11">
+        <v>25.83</v>
+      </c>
+      <c r="F58" s="11">
+        <v>25.83</v>
+      </c>
+      <c r="G58" s="12">
+        <v>0</v>
+      </c>
+      <c r="H58" s="5"/>
+    </row>
+    <row r="59" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D59" s="3">
         <v>46148</v>
       </c>
-      <c r="E59" s="4">
-[...2 lines deleted...]
-      <c r="F59" s="4">
+      <c r="E59" s="11">
         <v>26.01</v>
       </c>
-      <c r="G59" s="6">
-[...6 lines deleted...]
-    <row r="60" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F59" s="11">
+        <v>26.01</v>
+      </c>
+      <c r="G59" s="12">
+        <v>0</v>
+      </c>
+      <c r="H59" s="5"/>
+    </row>
+    <row r="60" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D60" s="3">
         <v>46149</v>
       </c>
-      <c r="E60" s="4">
-[...2 lines deleted...]
-      <c r="F60" s="4">
+      <c r="E60" s="11">
+        <v>25.92</v>
+      </c>
+      <c r="F60" s="11">
         <v>25.91</v>
       </c>
-      <c r="G60" s="6">
-[...6 lines deleted...]
-    <row r="61" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G60" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H60" s="5"/>
+    </row>
+    <row r="61" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D61" s="3">
         <v>46150</v>
       </c>
-      <c r="E61" s="4">
-[...12 lines deleted...]
-    <row r="62" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E61" s="11">
+        <v>25.67</v>
+      </c>
+      <c r="F61" s="11">
+        <v>25.65</v>
+      </c>
+      <c r="G61" s="12">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H61" s="5"/>
+    </row>
+    <row r="62" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D62" s="3">
         <v>46153</v>
       </c>
-      <c r="E62" s="4">
-[...2 lines deleted...]
-      <c r="F62" s="4">
+      <c r="E62" s="11">
         <v>25.68</v>
       </c>
-      <c r="G62" s="6">
-[...6 lines deleted...]
-    <row r="63" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F62" s="11">
+        <v>25.68</v>
+      </c>
+      <c r="G62" s="12">
+        <v>0</v>
+      </c>
+      <c r="H62" s="5"/>
+    </row>
+    <row r="63" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D63" s="3">
         <v>46154</v>
       </c>
-      <c r="E63" s="4">
-[...12 lines deleted...]
-    <row r="64" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E63" s="11">
+        <v>25.72</v>
+      </c>
+      <c r="F63" s="11">
+        <v>25.74</v>
+      </c>
+      <c r="G63" s="12">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="H63" s="5"/>
+    </row>
+    <row r="64" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D64" s="3">
         <v>46155</v>
       </c>
-      <c r="E64" s="4">
-[...2 lines deleted...]
-      <c r="F64" s="4">
+      <c r="E64" s="11">
         <v>25.75</v>
       </c>
-      <c r="G64" s="6">
-[...6 lines deleted...]
-    <row r="65" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F64" s="11">
+        <v>25.75</v>
+      </c>
+      <c r="G64" s="12">
+        <v>0</v>
+      </c>
+      <c r="H64" s="5"/>
+    </row>
+    <row r="65" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D65" s="3">
         <v>46156</v>
       </c>
-      <c r="E65" s="4">
-[...12 lines deleted...]
-    <row r="66" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E65" s="11">
+        <v>25.91</v>
+      </c>
+      <c r="F65" s="11">
+        <v>25.9</v>
+      </c>
+      <c r="G65" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H65" s="5"/>
+    </row>
+    <row r="66" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D66" s="3">
         <v>46157</v>
       </c>
-      <c r="E66" s="4">
-[...2 lines deleted...]
-      <c r="F66" s="4">
+      <c r="E66" s="11">
+        <v>25.63</v>
+      </c>
+      <c r="F66" s="11">
         <v>25.64</v>
       </c>
-      <c r="G66" s="6">
-[...6 lines deleted...]
-    <row r="67" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G66" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H66" s="5"/>
+    </row>
+    <row r="67" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D67" s="3">
         <v>46160</v>
       </c>
-      <c r="E67" s="4">
-[...12 lines deleted...]
-    <row r="68" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E67" s="11">
+        <v>25.76</v>
+      </c>
+      <c r="F67" s="11">
+        <v>25.74</v>
+      </c>
+      <c r="G67" s="12">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H67" s="5"/>
+    </row>
+    <row r="68" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D68" s="3">
         <v>46161</v>
       </c>
-      <c r="E68" s="4">
-[...2 lines deleted...]
-      <c r="F68" s="4">
+      <c r="E68" s="11">
+        <v>25.48</v>
+      </c>
+      <c r="F68" s="11">
         <v>25.47</v>
       </c>
-      <c r="G68" s="6">
-[...6 lines deleted...]
-    <row r="69" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G68" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H68" s="5"/>
+    </row>
+    <row r="69" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D69" s="3">
         <v>46162</v>
       </c>
-      <c r="E69" s="4">
-[...2 lines deleted...]
-      <c r="F69" s="4">
+      <c r="E69" s="11">
+        <v>25.89</v>
+      </c>
+      <c r="F69" s="11">
         <v>25.87</v>
       </c>
-      <c r="G69" s="6">
-[...6 lines deleted...]
-    <row r="70" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G69" s="12">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H69" s="5"/>
+    </row>
+    <row r="70" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D70" s="3">
         <v>46163</v>
       </c>
-      <c r="E70" s="4">
-[...2 lines deleted...]
-      <c r="F70" s="4">
+      <c r="E70" s="11">
+        <v>26.12</v>
+      </c>
+      <c r="F70" s="11">
         <v>26.11</v>
       </c>
-      <c r="G70" s="6">
-[...6 lines deleted...]
-    <row r="71" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G70" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H70" s="5"/>
+    </row>
+    <row r="71" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D71" s="3">
         <v>46164</v>
       </c>
-      <c r="E71" s="4">
-[...2 lines deleted...]
-      <c r="F71" s="4">
+      <c r="E71" s="11">
         <v>26.32</v>
       </c>
-      <c r="G71" s="6">
-[...6 lines deleted...]
-    <row r="72" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F71" s="11">
+        <v>26.32</v>
+      </c>
+      <c r="G71" s="12">
+        <v>0</v>
+      </c>
+      <c r="H71" s="5"/>
+    </row>
+    <row r="72" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D72" s="3">
         <v>46168</v>
       </c>
-      <c r="E72" s="4">
-[...2 lines deleted...]
-      <c r="F72" s="4">
+      <c r="E72" s="11">
+        <v>26.62</v>
+      </c>
+      <c r="F72" s="11">
         <v>26.63</v>
       </c>
-      <c r="G72" s="6">
-[...6 lines deleted...]
-    <row r="73" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G72" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H72" s="5"/>
+    </row>
+    <row r="73" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D73" s="3">
         <v>46169</v>
       </c>
-      <c r="E73" s="4">
-[...2 lines deleted...]
-      <c r="F73" s="4">
+      <c r="E73" s="11">
         <v>26.75</v>
       </c>
-      <c r="G73" s="6">
-[...6 lines deleted...]
-    <row r="74" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F73" s="11">
+        <v>26.75</v>
+      </c>
+      <c r="G73" s="12">
+        <v>0</v>
+      </c>
+      <c r="H73" s="5"/>
+    </row>
+    <row r="74" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D74" s="3">
         <v>46170</v>
       </c>
-      <c r="E74" s="4">
-[...2 lines deleted...]
-      <c r="F74" s="4">
+      <c r="E74" s="11">
+        <v>26.93</v>
+      </c>
+      <c r="F74" s="11">
         <v>26.94</v>
       </c>
-      <c r="G74" s="6">
-[...6 lines deleted...]
-    <row r="75" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G74" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H74" s="5"/>
+    </row>
+    <row r="75" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D75" s="3">
         <v>46171</v>
       </c>
-      <c r="E75" s="4">
-[...2 lines deleted...]
-      <c r="F75" s="4">
+      <c r="E75" s="11">
+        <v>26.95</v>
+      </c>
+      <c r="F75" s="11">
         <v>26.96</v>
       </c>
-      <c r="G75" s="6">
-[...6 lines deleted...]
-    <row r="76" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G75" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H75" s="5"/>
+    </row>
+    <row r="76" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D76" s="3">
         <v>46174</v>
       </c>
-      <c r="E76" s="4">
-[...2 lines deleted...]
-      <c r="F76" s="4">
+      <c r="E76" s="11">
         <v>27.2</v>
       </c>
-      <c r="G76" s="6">
-[...6 lines deleted...]
-    <row r="77" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F76" s="11">
+        <v>27.2</v>
+      </c>
+      <c r="G76" s="12">
+        <v>0</v>
+      </c>
+      <c r="H76" s="5"/>
+    </row>
+    <row r="77" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D77" s="3">
         <v>46175</v>
       </c>
-      <c r="E77" s="4">
-[...2 lines deleted...]
-      <c r="F77" s="4">
+      <c r="E77" s="11">
         <v>27.07</v>
       </c>
-      <c r="G77" s="6">
-[...6 lines deleted...]
-    <row r="78" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F77" s="11">
+        <v>27.07</v>
+      </c>
+      <c r="G77" s="12">
+        <v>0</v>
+      </c>
+      <c r="H77" s="5"/>
+    </row>
+    <row r="78" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D78" s="3">
         <v>46176</v>
       </c>
-      <c r="E78" s="4">
-[...2 lines deleted...]
-      <c r="F78" s="4">
+      <c r="E78" s="11">
+        <v>26.9</v>
+      </c>
+      <c r="F78" s="11">
         <v>26.93</v>
       </c>
-      <c r="G78" s="6">
-[...6 lines deleted...]
-    <row r="79" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G78" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H78" s="5"/>
+    </row>
+    <row r="79" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D79" s="3">
         <v>46177</v>
       </c>
-      <c r="E79" s="4">
-[...12 lines deleted...]
-    <row r="80" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E79" s="11">
+        <v>27.16</v>
+      </c>
+      <c r="F79" s="11">
+        <v>27.15</v>
+      </c>
+      <c r="G79" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H79" s="5"/>
+    </row>
+    <row r="80" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D80" s="3">
         <v>46178</v>
       </c>
-      <c r="E80" s="4">
-[...2 lines deleted...]
-      <c r="F80" s="4">
+      <c r="E80" s="11">
+        <v>26.64</v>
+      </c>
+      <c r="F80" s="11">
         <v>26.67</v>
       </c>
-      <c r="G80" s="6">
-[...6 lines deleted...]
-    <row r="81" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G80" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H80" s="5"/>
+    </row>
+    <row r="81" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D81" s="3">
         <v>46181</v>
       </c>
-      <c r="E81" s="4">
-[...2 lines deleted...]
-      <c r="F81" s="4">
+      <c r="E81" s="11">
         <v>26.59</v>
       </c>
-      <c r="G81" s="6">
-[...6 lines deleted...]
-    <row r="82" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F81" s="11">
+        <v>26.59</v>
+      </c>
+      <c r="G81" s="12">
+        <v>0</v>
+      </c>
+      <c r="H81" s="5"/>
+    </row>
+    <row r="82" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D82" s="3">
         <v>46182</v>
       </c>
-      <c r="E82" s="4">
-[...2 lines deleted...]
-      <c r="F82" s="4">
+      <c r="E82" s="11">
+        <v>26.78</v>
+      </c>
+      <c r="F82" s="11">
         <v>26.77</v>
       </c>
-      <c r="G82" s="6">
-[...6 lines deleted...]
-    <row r="83" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G82" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H82" s="5"/>
+    </row>
+    <row r="83" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D83" s="3">
         <v>46183</v>
       </c>
-      <c r="E83" s="4">
-[...2 lines deleted...]
-      <c r="F83" s="4">
+      <c r="E83" s="11">
+        <v>26.24</v>
+      </c>
+      <c r="F83" s="11">
         <v>26.26</v>
       </c>
-      <c r="G83" s="6">
-[...6 lines deleted...]
-    <row r="84" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G83" s="12">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="H83" s="5"/>
+    </row>
+    <row r="84" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D84" s="3">
         <v>46184</v>
       </c>
-      <c r="E84" s="4">
-[...2 lines deleted...]
-      <c r="F84" s="4">
+      <c r="E84" s="11">
+        <v>26.74</v>
+      </c>
+      <c r="F84" s="11">
         <v>26.73</v>
       </c>
-      <c r="G84" s="6">
-[...6 lines deleted...]
-    <row r="85" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G84" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H84" s="5"/>
+    </row>
+    <row r="85" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D85" s="3">
         <v>46185</v>
       </c>
-      <c r="E85" s="4">
-[...2 lines deleted...]
-      <c r="F85" s="4">
+      <c r="E85" s="11">
+        <v>27.01</v>
+      </c>
+      <c r="F85" s="11">
         <v>27</v>
       </c>
-      <c r="G85" s="6">
-[...6 lines deleted...]
-    <row r="86" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G85" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H85" s="5"/>
+    </row>
+    <row r="86" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D86" s="3">
         <v>46188</v>
       </c>
-      <c r="E86" s="4">
-[...2 lines deleted...]
-      <c r="F86" s="4">
+      <c r="E86" s="11">
+        <v>27.43</v>
+      </c>
+      <c r="F86" s="11">
         <v>27.42</v>
       </c>
-      <c r="G86" s="6">
-[...6 lines deleted...]
-    <row r="87" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G86" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H86" s="5"/>
+    </row>
+    <row r="87" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D87" s="3">
         <v>46189</v>
       </c>
-      <c r="E87" s="4">
-[...2 lines deleted...]
-      <c r="F87" s="4">
+      <c r="E87" s="11">
+        <v>27.45</v>
+      </c>
+      <c r="F87" s="11">
         <v>27.46</v>
       </c>
-      <c r="G87" s="6">
-[...6 lines deleted...]
-    <row r="88" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G87" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H87" s="5"/>
+    </row>
+    <row r="88" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D88" s="3">
         <v>46190</v>
       </c>
-      <c r="E88" s="4">
-[...2 lines deleted...]
-      <c r="F88" s="4">
+      <c r="E88" s="11">
         <v>27.14</v>
       </c>
-      <c r="G88" s="6">
-[...6 lines deleted...]
-    <row r="89" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F88" s="11">
+        <v>27.14</v>
+      </c>
+      <c r="G88" s="12">
+        <v>0</v>
+      </c>
+      <c r="H88" s="5"/>
+    </row>
+    <row r="89" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D89" s="3">
         <v>46191</v>
       </c>
-      <c r="E89" s="4">
-[...2 lines deleted...]
-      <c r="F89" s="4">
+      <c r="E89" s="11">
+        <v>27.17</v>
+      </c>
+      <c r="F89" s="11">
         <v>27.18</v>
       </c>
-      <c r="G89" s="6">
-[...6 lines deleted...]
-    <row r="90" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G89" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H89" s="5"/>
+    </row>
+    <row r="90" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D90" s="3">
         <v>46195</v>
       </c>
-      <c r="E90" s="4">
-[...2 lines deleted...]
-      <c r="F90" s="4">
+      <c r="E90" s="11">
         <v>27.16</v>
       </c>
-      <c r="G90" s="6">
-[...6 lines deleted...]
-    <row r="91" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F90" s="11">
+        <v>27.16</v>
+      </c>
+      <c r="G90" s="12">
+        <v>0</v>
+      </c>
+      <c r="H90" s="5"/>
+    </row>
+    <row r="91" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D91" s="3">
         <v>46196</v>
       </c>
-      <c r="E91" s="4">
-[...12 lines deleted...]
-    <row r="92" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E91" s="11">
+        <v>26.88</v>
+      </c>
+      <c r="F91" s="11">
+        <v>26.9</v>
+      </c>
+      <c r="G91" s="12">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H91" s="5"/>
+    </row>
+    <row r="92" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D92" s="3">
         <v>46197</v>
       </c>
-      <c r="E92" s="4">
-[...2 lines deleted...]
-      <c r="F92" s="4">
+      <c r="E92" s="11">
         <v>26.98</v>
       </c>
-      <c r="G92" s="6">
-[...6 lines deleted...]
-    <row r="93" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F92" s="11">
+        <v>26.98</v>
+      </c>
+      <c r="G92" s="12">
+        <v>0</v>
+      </c>
+      <c r="H92" s="5"/>
+    </row>
+    <row r="93" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D93" s="3">
         <v>46198</v>
       </c>
-      <c r="E93" s="4">
-[...2 lines deleted...]
-      <c r="F93" s="4">
+      <c r="E93" s="11">
+        <v>27.12</v>
+      </c>
+      <c r="F93" s="11">
         <v>27.1</v>
       </c>
-      <c r="G93" s="6">
-[...6 lines deleted...]
-    <row r="94" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G93" s="12">
+        <v>-7.000000000000001E-4</v>
+      </c>
+      <c r="H93" s="5"/>
+    </row>
+    <row r="94" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D94" s="3">
         <v>46199</v>
       </c>
-      <c r="E94" s="4">
-[...2 lines deleted...]
-      <c r="F94" s="4">
+      <c r="E94" s="11">
         <v>27.12</v>
       </c>
-      <c r="G94" s="6">
-[...6 lines deleted...]
-    <row r="95" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F94" s="11">
+        <v>27.12</v>
+      </c>
+      <c r="G94" s="12">
+        <v>0</v>
+      </c>
+      <c r="H94" s="5"/>
+    </row>
+    <row r="95" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D95" s="3">
         <v>46202</v>
       </c>
-      <c r="E95" s="4">
-[...12 lines deleted...]
-    <row r="96" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E95" s="11">
+        <v>27.33</v>
+      </c>
+      <c r="F95" s="11">
+        <v>27.31</v>
+      </c>
+      <c r="G95" s="12">
+        <v>-7.000000000000001E-4</v>
+      </c>
+      <c r="H95" s="5"/>
+    </row>
+    <row r="96" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D96" s="3">
         <v>46203</v>
       </c>
-      <c r="E96" s="4">
-[...9 lines deleted...]
-        <v>8</v>
+      <c r="E96" s="11">
+        <v>27.29</v>
+      </c>
+      <c r="F96" s="11">
+        <v>27.31</v>
+      </c>
+      <c r="G96" s="12">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H96" s="5"/>
+    </row>
+    <row r="97" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D97" s="3">
+        <v>46204</v>
+      </c>
+      <c r="E97" s="11">
+        <v>27.19</v>
+      </c>
+      <c r="F97" s="11">
+        <v>27.2</v>
+      </c>
+      <c r="G97" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+    </row>
+    <row r="98" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D98" s="3">
+        <v>46205</v>
+      </c>
+      <c r="E98" s="11">
+        <v>27.41</v>
+      </c>
+      <c r="F98" s="11">
+        <v>27.39</v>
+      </c>
+      <c r="G98" s="12">
+        <v>-7.000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="99" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D99" s="3">
+        <v>46209</v>
+      </c>
+      <c r="E99" s="11">
+        <v>27.37</v>
+      </c>
+      <c r="F99" s="11">
+        <v>27.35</v>
+      </c>
+      <c r="G99" s="12">
+        <v>-7.000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="100" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D100" s="3">
+        <v>46210</v>
+      </c>
+      <c r="E100" s="11">
+        <v>27.23</v>
+      </c>
+      <c r="F100" s="11">
+        <v>27.24</v>
+      </c>
+      <c r="G100" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+    </row>
+    <row r="101" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D101" s="3">
+        <v>46211</v>
+      </c>
+      <c r="E101" s="11">
+        <v>26.95</v>
+      </c>
+      <c r="F101" s="11">
+        <v>26.95</v>
+      </c>
+      <c r="G101" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D102" s="3">
+        <v>46212</v>
+      </c>
+      <c r="E102" s="11">
+        <v>27.16</v>
+      </c>
+      <c r="F102" s="11">
+        <v>27.13</v>
+      </c>
+      <c r="G102" s="12">
+        <v>-1.1000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="103" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D103" s="3">
+        <v>46213</v>
+      </c>
+      <c r="E103" s="11">
+        <v>27.02</v>
+      </c>
+      <c r="F103" s="11">
+        <v>27.03</v>
+      </c>
+      <c r="G103" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+    </row>
+    <row r="104" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D104" s="3">
+        <v>46216</v>
+      </c>
+      <c r="E104" s="11">
+        <v>26.91</v>
+      </c>
+      <c r="F104" s="11">
+        <v>26.9</v>
+      </c>
+      <c r="G104" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+    </row>
+    <row r="105" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D105" s="3">
+        <v>46217</v>
+      </c>
+      <c r="E105" s="11">
+        <v>26.78</v>
+      </c>
+      <c r="F105" s="11">
+        <v>26.78</v>
+      </c>
+      <c r="G105" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D106" s="3">
+        <v>46218</v>
+      </c>
+      <c r="E106" s="11">
+        <v>26.84</v>
+      </c>
+      <c r="F106" s="11">
+        <v>26.83</v>
+      </c>
+      <c r="G106" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+    </row>
+    <row r="107" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D107" s="3">
+        <v>46219</v>
+      </c>
+      <c r="E107" s="11">
+        <v>26.85</v>
+      </c>
+      <c r="F107" s="11">
+        <v>26.84</v>
+      </c>
+      <c r="G107" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+    </row>
+    <row r="108" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D108" s="3">
+        <v>46220</v>
+      </c>
+      <c r="E108" s="11">
+        <v>26.56</v>
+      </c>
+      <c r="F108" s="11">
+        <v>26.58</v>
+      </c>
+      <c r="G108" s="12">
+        <v>8.0000000000000004E-4</v>
+      </c>
+    </row>
+    <row r="109" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D109" s="3">
+        <v>46223</v>
+      </c>
+      <c r="E109" s="11">
+        <v>26.57</v>
+      </c>
+      <c r="F109" s="11">
+        <v>26.57</v>
+      </c>
+      <c r="G109" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D110" s="3">
+        <v>46224</v>
+      </c>
+      <c r="E110" s="11">
+        <v>26.75</v>
+      </c>
+      <c r="F110" s="11">
+        <v>26.74</v>
+      </c>
+      <c r="G110" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+    </row>
+    <row r="111" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D111" s="3">
+        <v>46225</v>
+      </c>
+      <c r="E111" s="11">
+        <v>26.82</v>
+      </c>
+      <c r="F111" s="11">
+        <v>26.83</v>
+      </c>
+      <c r="G111" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+    </row>
+    <row r="112" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D112" s="3">
+        <v>46226</v>
+      </c>
+      <c r="E112" s="11">
+        <v>26.58</v>
+      </c>
+      <c r="F112" s="11">
+        <v>26.56</v>
+      </c>
+      <c r="G112" s="12">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+    </row>
+    <row r="113" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D113" s="3">
+        <v>46227</v>
+      </c>
+      <c r="E113" s="11">
+        <v>26.85</v>
+      </c>
+      <c r="F113" s="11">
+        <v>26.84</v>
+      </c>
+      <c r="G113" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+    </row>
+    <row r="114" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D114" s="3">
+        <v>46230</v>
+      </c>
+      <c r="E114" s="11">
+        <v>26.9</v>
+      </c>
+      <c r="F114" s="11">
+        <v>26.88</v>
+      </c>
+      <c r="G114" s="12">
+        <v>-7.000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="115" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D115" s="3">
+        <v>46231</v>
+      </c>
+      <c r="E115" s="11">
+        <v>27.14</v>
+      </c>
+      <c r="F115" s="11">
+        <v>27.16</v>
+      </c>
+      <c r="G115" s="12">
+        <v>7.000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="116" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D116" s="3">
+        <v>46232</v>
+      </c>
+      <c r="E116" s="11">
+        <v>26.93</v>
+      </c>
+      <c r="F116" s="11">
+        <v>26.94</v>
+      </c>
+      <c r="G116" s="12">
+        <v>4.0000000000000002E-4</v>
+      </c>
+    </row>
+    <row r="117" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D117" s="3">
+        <v>46233</v>
+      </c>
+      <c r="E117" s="11">
+        <v>27.32</v>
+      </c>
+      <c r="F117" s="11">
+        <v>27.31</v>
+      </c>
+      <c r="G117" s="12">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+    </row>
+    <row r="118" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D118" s="3">
+        <v>46234</v>
+      </c>
+      <c r="E118" s="11">
+        <v>27.28</v>
+      </c>
+      <c r="F118" s="11">
+        <v>27.31</v>
+      </c>
+      <c r="G118" s="12">
+        <v>1.1000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="119" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D119" s="14">
+        <v>46237</v>
+      </c>
+      <c r="E119" s="13">
+        <v>27.731152470000001</v>
+      </c>
+      <c r="F119" s="13">
+        <v>27.73</v>
+      </c>
+      <c r="G119" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D120" s="14">
+        <v>46238</v>
+      </c>
+      <c r="E120" s="13">
+        <v>27.949607759999999</v>
+      </c>
+      <c r="F120" s="13">
+        <v>27.95</v>
+      </c>
+      <c r="G120" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D121" s="14">
+        <v>46239</v>
+      </c>
+      <c r="E121" s="13">
+        <v>27.978292289999999</v>
+      </c>
+      <c r="F121" s="13">
+        <v>28</v>
+      </c>
+      <c r="G121" s="15">
+        <v>7.147962830593281E-2</v>
+      </c>
+    </row>
+    <row r="122" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D122" s="14">
+        <v>46240</v>
+      </c>
+      <c r="E122" s="13">
+        <v>27.849454009999999</v>
+      </c>
+      <c r="F122" s="13">
+        <v>27.84</v>
+      </c>
+      <c r="G122" s="15">
+        <v>-3.5906642728904849E-2</v>
+      </c>
+    </row>
+    <row r="123" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D123" s="14">
+        <v>46241</v>
+      </c>
+      <c r="E123" s="13">
+        <v>28.064147899999998</v>
+      </c>
+      <c r="F123" s="13">
+        <v>28.07</v>
+      </c>
+      <c r="G123" s="15">
+        <v>3.5637918745545262E-2</v>
+      </c>
+    </row>
+    <row r="124" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D124" s="14">
+        <v>46244</v>
+      </c>
+      <c r="E124" s="13">
+        <v>28.163615910000001</v>
+      </c>
+      <c r="F124" s="13">
+        <v>28.150000000000002</v>
+      </c>
+      <c r="G124" s="15">
+        <v>-3.551136363636364E-2</v>
+      </c>
+    </row>
+    <row r="125" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D125" s="14">
+        <v>46245</v>
+      </c>
+      <c r="E125" s="13">
+        <v>28.267931050000001</v>
+      </c>
+      <c r="F125" s="13">
+        <v>28.25</v>
+      </c>
+      <c r="G125" s="15">
+        <v>-7.0746374248319768E-2</v>
+      </c>
+    </row>
+    <row r="126" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D126" s="14">
+        <v>46246</v>
+      </c>
+      <c r="E126" s="13">
+        <v>28.168657280000001</v>
+      </c>
+      <c r="F126" s="13">
+        <v>28.17</v>
+      </c>
+      <c r="G126" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D127" s="14">
+        <v>46247</v>
+      </c>
+      <c r="E127" s="13">
+        <v>28.232146700000005</v>
+      </c>
+      <c r="F127" s="13">
+        <v>28.240000000000002</v>
+      </c>
+      <c r="G127" s="15">
+        <v>3.5423308537017355E-2</v>
+      </c>
+    </row>
+    <row r="128" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D128" s="14">
+        <v>46248</v>
+      </c>
+      <c r="E128" s="13">
+        <v>28.287224070000004</v>
+      </c>
+      <c r="F128" s="13">
+        <v>28.27</v>
+      </c>
+      <c r="G128" s="15">
+        <v>-7.0696359137504425E-2</v>
+      </c>
+    </row>
+    <row r="129" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D129" s="14">
+        <v>46251</v>
+      </c>
+      <c r="E129" s="13">
+        <v>28.119010020000001</v>
+      </c>
+      <c r="F129" s="13">
+        <v>28.14</v>
+      </c>
+      <c r="G129" s="15">
+        <v>7.1123755334281655E-2</v>
+      </c>
+    </row>
+    <row r="130" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D130" s="14">
+        <v>46252</v>
+      </c>
+      <c r="E130" s="13">
+        <v>28.118247790000002</v>
+      </c>
+      <c r="F130" s="13">
+        <v>28.14</v>
+      </c>
+      <c r="G130" s="15">
+        <v>7.1123755334281655E-2</v>
+      </c>
+    </row>
+    <row r="131" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D131" s="14">
+        <v>46253</v>
+      </c>
+      <c r="E131" s="13">
+        <v>28.471163220000005</v>
+      </c>
+      <c r="F131" s="13">
+        <v>28.46</v>
+      </c>
+      <c r="G131" s="15">
+        <v>-3.5124692658939236E-2</v>
+      </c>
+    </row>
+    <row r="132" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D132" s="14">
+        <v>46254</v>
+      </c>
+      <c r="E132" s="13">
+        <v>28.290968480000004</v>
+      </c>
+      <c r="F132" s="13">
+        <v>28.3</v>
+      </c>
+      <c r="G132" s="15">
+        <v>3.5348179568752212E-2</v>
+      </c>
+    </row>
+    <row r="133" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D133" s="14">
+        <v>46255</v>
+      </c>
+      <c r="E133" s="13">
+        <v>28.596688830000005</v>
+      </c>
+      <c r="F133" s="13">
+        <v>28.62</v>
+      </c>
+      <c r="G133" s="15">
+        <v>6.9930069930069935E-2</v>
+      </c>
+    </row>
+    <row r="134" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D134" s="14">
+        <v>46258</v>
+      </c>
+      <c r="E134" s="13">
+        <v>28.613380419999999</v>
+      </c>
+      <c r="F134" s="13">
+        <v>28.62</v>
+      </c>
+      <c r="G134" s="15">
+        <v>3.4952813701502973E-2</v>
+      </c>
+    </row>
+    <row r="135" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D135" s="14">
+        <v>46259</v>
+      </c>
+      <c r="E135" s="13">
+        <v>28.774638880000001</v>
+      </c>
+      <c r="F135" s="13">
+        <v>28.76</v>
+      </c>
+      <c r="G135" s="15">
+        <v>-3.4758428919012867E-2</v>
+      </c>
+    </row>
+    <row r="136" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D136" s="14">
+        <v>46260</v>
+      </c>
+      <c r="E136" s="13">
+        <v>28.582987930000002</v>
+      </c>
+      <c r="F136" s="13">
+        <v>28.6</v>
+      </c>
+      <c r="G136" s="15">
+        <v>6.997900629811056E-2</v>
+      </c>
+    </row>
+    <row r="137" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D137" s="14">
+        <v>46261</v>
+      </c>
+      <c r="E137" s="13">
+        <v>28.388180800000001</v>
+      </c>
+      <c r="F137" s="13">
+        <v>28.38</v>
+      </c>
+      <c r="G137" s="15">
+        <v>-3.522367030644593E-2</v>
+      </c>
+    </row>
+    <row r="138" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D138" s="14">
+        <v>46262</v>
+      </c>
+      <c r="E138" s="13">
+        <v>28.14625509</v>
+      </c>
+      <c r="F138" s="13">
+        <v>28.150000000000002</v>
+      </c>
+      <c r="G138" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D139" s="14">
+        <v>46265</v>
+      </c>
+      <c r="E139" s="13">
+        <v>27.816917830000001</v>
+      </c>
+      <c r="F139" s="13">
+        <v>27.82</v>
+      </c>
+      <c r="G139" s="15">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="31" min="1" max="256" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FDD55838DDF5504A904728DD55BDD245" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e6d6e5666d736a0cc77c9514413a2067">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f1c05ff2-474a-4b23-b6c4-f7dd6a4a9f03" xmlns:ns3="5395cee4-f3f0-4a36-9e99-3f78ce39c946" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1db7fc781274916138e8be11ae06c8b6" ns2:_="" ns3:_="">
+    <xsd:import namespace="f1c05ff2-474a-4b23-b6c4-f7dd6a4a9f03"/>
+    <xsd:import namespace="5395cee4-f3f0-4a36-9e99-3f78ce39c946"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f1c05ff2-474a-4b23-b6c4-f7dd6a4a9f03" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4ce81f29-aa71-4ada-9947-21bb23191292" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5395cee4-f3f0-4a36-9e99-3f78ce39c946" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{690ba239-7e29-4835-87f0-fc4a64b5ad84}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5395cee4-f3f0-4a36-9e99-3f78ce39c946">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5395cee4-f3f0-4a36-9e99-3f78ce39c946" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f1c05ff2-474a-4b23-b6c4-f7dd6a4a9f03">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8B8C6BD-F9F3-440E-98F2-A42A1960D572}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f1c05ff2-474a-4b23-b6c4-f7dd6a4a9f03"/>
+    <ds:schemaRef ds:uri="5395cee4-f3f0-4a36-9e99-3f78ce39c946"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBDF29FB-FD35-4509-B15F-F31FC9D9621D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF594E50-6DB0-4E00-934B-F18F9AD41490}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5395cee4-f3f0-4a36-9e99-3f78ce39c946"/>
+    <ds:schemaRef ds:uri="f1c05ff2-474a-4b23-b6c4-f7dd6a4a9f03"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Crystal Decisions</dc:creator>
   <dc:description>Powered by Crystal</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100FDD55838DDF5504A904728DD55BDD245</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>