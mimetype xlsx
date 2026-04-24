--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Danijela\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{94D5A3FE-9845-41C1-A0EF-8427932F3881}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A26F1D49-E706-4715-923D-40086A11EA36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="500" xr2:uid="{A8C21064-ECEF-6B4A-867E-16F9E3D927B9}"/>
+    <workbookView xWindow="28680" yWindow="-1425" windowWidth="38640" windowHeight="21120" tabRatio="500" xr2:uid="{A8C21064-ECEF-6B4A-867E-16F9E3D927B9}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Close Price</t>
   </si>
@@ -128,88 +128,100 @@
       <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -578,54 +590,54 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EEE6538-01CA-284A-A3BA-E78EC9C78800}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A1:H187"/>
+  <dimension ref="A1:H209"/>
   <sheetViews>
-    <sheetView tabSelected="1" showOutlineSymbols="0" topLeftCell="A169" workbookViewId="0">
-      <selection activeCell="J173" sqref="J173"/>
+    <sheetView tabSelected="1" showOutlineSymbols="0" topLeftCell="A166" workbookViewId="0">
+      <selection activeCell="O190" sqref="O190"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.81640625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="3" width="10.81640625" customWidth="1"/>
     <col min="4" max="4" width="14.6328125" customWidth="1"/>
     <col min="5" max="5" width="12.6328125" customWidth="1"/>
     <col min="6" max="6" width="11.453125" customWidth="1"/>
     <col min="7" max="7" width="21.6328125" customWidth="1"/>
     <col min="8" max="8" width="14.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
@@ -3789,50 +3801,424 @@
       <c r="F186" s="10">
         <v>30.560000000000002</v>
       </c>
       <c r="G186" s="11">
         <v>-3.2722513089005235E-2</v>
       </c>
       <c r="H186" s="12">
         <v>505069</v>
       </c>
     </row>
     <row r="187" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D187" s="9">
         <v>46080</v>
       </c>
       <c r="E187" s="10">
         <v>29.78015723</v>
       </c>
       <c r="F187" s="10">
         <v>29.78</v>
       </c>
       <c r="G187" s="11">
         <v>0</v>
       </c>
       <c r="H187" s="12">
         <v>590538</v>
+      </c>
+    </row>
+    <row r="188" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D188" s="13">
+        <v>46083</v>
+      </c>
+      <c r="E188" s="14">
+        <v>29.927902870000004</v>
+      </c>
+      <c r="F188" s="14">
+        <v>29.91</v>
+      </c>
+      <c r="G188" s="16">
+        <v>-6.6867268472082922E-2</v>
+      </c>
+      <c r="H188" s="15">
+        <v>591965</v>
+      </c>
+    </row>
+    <row r="189" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D189" s="13">
+        <v>46084</v>
+      </c>
+      <c r="E189" s="14">
+        <v>29.461884909999998</v>
+      </c>
+      <c r="F189" s="14">
+        <v>29.46</v>
+      </c>
+      <c r="G189" s="16">
+        <v>0</v>
+      </c>
+      <c r="H189" s="15">
+        <v>684319</v>
+      </c>
+    </row>
+    <row r="190" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D190" s="13">
+        <v>46085</v>
+      </c>
+      <c r="E190" s="14">
+        <v>30.164804400000005</v>
+      </c>
+      <c r="F190" s="14">
+        <v>30.14</v>
+      </c>
+      <c r="G190" s="16">
+        <v>-6.6357000663570004E-2</v>
+      </c>
+      <c r="H190" s="15">
+        <v>323965</v>
+      </c>
+    </row>
+    <row r="191" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D191" s="13">
+        <v>46086</v>
+      </c>
+      <c r="E191" s="14">
+        <v>30.352058450000001</v>
+      </c>
+      <c r="F191" s="14">
+        <v>30.36</v>
+      </c>
+      <c r="G191" s="16">
+        <v>3.2938076416337288E-2</v>
+      </c>
+      <c r="H191" s="15">
+        <v>392407</v>
+      </c>
+    </row>
+    <row r="192" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D192" s="13">
+        <v>46087</v>
+      </c>
+      <c r="E192" s="14">
+        <v>29.911314650000001</v>
+      </c>
+      <c r="F192" s="14">
+        <v>29.900000000000002</v>
+      </c>
+      <c r="G192" s="16">
+        <v>-3.3444816053511704E-2</v>
+      </c>
+      <c r="H192" s="15">
+        <v>579157</v>
+      </c>
+    </row>
+    <row r="193" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D193" s="13">
+        <v>46090</v>
+      </c>
+      <c r="E193" s="14">
+        <v>30.362572100000001</v>
+      </c>
+      <c r="F193" s="14">
+        <v>30.38</v>
+      </c>
+      <c r="G193" s="16">
+        <v>6.583278472679395E-2</v>
+      </c>
+      <c r="H193" s="15">
+        <v>719207</v>
+      </c>
+    </row>
+    <row r="194" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D194" s="13">
+        <v>46091</v>
+      </c>
+      <c r="E194" s="14">
+        <v>30.22680137</v>
+      </c>
+      <c r="F194" s="14">
+        <v>30.240000000000002</v>
+      </c>
+      <c r="G194" s="16">
+        <v>3.3068783068783067E-2</v>
+      </c>
+      <c r="H194" s="15">
+        <v>386078</v>
+      </c>
+    </row>
+    <row r="195" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D195" s="13">
+        <v>46092</v>
+      </c>
+      <c r="E195" s="14">
+        <v>30.652528190000002</v>
+      </c>
+      <c r="F195" s="14">
+        <v>30.63</v>
+      </c>
+      <c r="G195" s="16">
+        <v>-6.5295461965393403E-2</v>
+      </c>
+      <c r="H195" s="15">
+        <v>559567</v>
+      </c>
+    </row>
+    <row r="196" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D196" s="13">
+        <v>46093</v>
+      </c>
+      <c r="E196" s="14">
+        <v>30.097647160000001</v>
+      </c>
+      <c r="F196" s="14">
+        <v>30.080000000000002</v>
+      </c>
+      <c r="G196" s="16">
+        <v>-6.6489361702127658E-2</v>
+      </c>
+      <c r="H196" s="15">
+        <v>556474</v>
+      </c>
+    </row>
+    <row r="197" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D197" s="13">
+        <v>46094</v>
+      </c>
+      <c r="E197" s="14">
+        <v>29.830200399999999</v>
+      </c>
+      <c r="F197" s="14">
+        <v>29.810000000000002</v>
+      </c>
+      <c r="G197" s="16">
+        <v>-6.7091580006709159E-2</v>
+      </c>
+      <c r="H197" s="15">
+        <v>347942</v>
+      </c>
+    </row>
+    <row r="198" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D198" s="13">
+        <v>46097</v>
+      </c>
+      <c r="E198" s="14">
+        <v>30.361419690000002</v>
+      </c>
+      <c r="F198" s="14">
+        <v>30.37</v>
+      </c>
+      <c r="G198" s="16">
+        <v>3.2927230819888048E-2</v>
+      </c>
+      <c r="H198" s="15">
+        <v>302013</v>
+      </c>
+    </row>
+    <row r="199" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D199" s="13">
+        <v>46098</v>
+      </c>
+      <c r="E199" s="14">
+        <v>30.47743595</v>
+      </c>
+      <c r="F199" s="14">
+        <v>30.48</v>
+      </c>
+      <c r="G199" s="16">
+        <v>0</v>
+      </c>
+      <c r="H199" s="15">
+        <v>683377</v>
+      </c>
+    </row>
+    <row r="200" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D200" s="13">
+        <v>46099</v>
+      </c>
+      <c r="E200" s="14">
+        <v>30.15702186</v>
+      </c>
+      <c r="F200" s="14">
+        <v>30.17</v>
+      </c>
+      <c r="G200" s="16">
+        <v>3.3145508783559825E-2</v>
+      </c>
+      <c r="H200" s="15">
+        <v>268857</v>
+      </c>
+    </row>
+    <row r="201" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D201" s="13">
+        <v>46100</v>
+      </c>
+      <c r="E201" s="14">
+        <v>30.0062976</v>
+      </c>
+      <c r="F201" s="14">
+        <v>29.990000000000002</v>
+      </c>
+      <c r="G201" s="16">
+        <v>-6.6688896298766259E-2</v>
+      </c>
+      <c r="H201" s="15">
+        <v>222652</v>
+      </c>
+    </row>
+    <row r="202" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D202" s="13">
+        <v>46101</v>
+      </c>
+      <c r="E202" s="14">
+        <v>29.22412516</v>
+      </c>
+      <c r="F202" s="14">
+        <v>29.26</v>
+      </c>
+      <c r="G202" s="16">
+        <v>0.13670539986329461</v>
+      </c>
+      <c r="H202" s="15">
+        <v>536779</v>
+      </c>
+    </row>
+    <row r="203" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D203" s="13">
+        <v>46104</v>
+      </c>
+      <c r="E203" s="14">
+        <v>29.7677306</v>
+      </c>
+      <c r="F203" s="14">
+        <v>29.78</v>
+      </c>
+      <c r="G203" s="16">
+        <v>3.3579583613163204E-2</v>
+      </c>
+      <c r="H203" s="15">
+        <v>564099</v>
+      </c>
+    </row>
+    <row r="204" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D204" s="13">
+        <v>46105</v>
+      </c>
+      <c r="E204" s="14">
+        <v>29.122569169999998</v>
+      </c>
+      <c r="F204" s="14">
+        <v>29.14</v>
+      </c>
+      <c r="G204" s="16">
+        <v>6.8634179821551136E-2</v>
+      </c>
+      <c r="H204" s="15">
+        <v>383975</v>
+      </c>
+    </row>
+    <row r="205" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D205" s="13">
+        <v>46106</v>
+      </c>
+      <c r="E205" s="14">
+        <v>29.294716260000001</v>
+      </c>
+      <c r="F205" s="14">
+        <v>29.28</v>
+      </c>
+      <c r="G205" s="16">
+        <v>-3.4153005464480878E-2</v>
+      </c>
+      <c r="H205" s="15">
+        <v>451998</v>
+      </c>
+    </row>
+    <row r="206" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D206" s="13">
+        <v>46107</v>
+      </c>
+      <c r="E206" s="14">
+        <v>28.345496820000005</v>
+      </c>
+      <c r="F206" s="14">
+        <v>28.330000000000002</v>
+      </c>
+      <c r="G206" s="16">
+        <v>-7.0596540769502295E-2</v>
+      </c>
+      <c r="H206" s="15">
+        <v>341693</v>
+      </c>
+    </row>
+    <row r="207" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D207" s="13">
+        <v>46108</v>
+      </c>
+      <c r="E207" s="14">
+        <v>27.491070830000005</v>
+      </c>
+      <c r="F207" s="14">
+        <v>27.5</v>
+      </c>
+      <c r="G207" s="16">
+        <v>3.6363636363636362E-2</v>
+      </c>
+      <c r="H207" s="15">
+        <v>554730</v>
+      </c>
+    </row>
+    <row r="208" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D208" s="13">
+        <v>46111</v>
+      </c>
+      <c r="E208" s="14">
+        <v>27.13981085</v>
+      </c>
+      <c r="F208" s="14">
+        <v>27.12</v>
+      </c>
+      <c r="G208" s="16">
+        <v>-7.3746312684365781E-2</v>
+      </c>
+      <c r="H208" s="15">
+        <v>745208</v>
+      </c>
+    </row>
+    <row r="209" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D209" s="13">
+        <v>46112</v>
+      </c>
+      <c r="E209" s="14">
+        <v>28.401577760000002</v>
+      </c>
+      <c r="F209" s="14">
+        <v>28.37</v>
+      </c>
+      <c r="G209" s="16">
+        <v>-0.10574550581600284</v>
+      </c>
+      <c r="H209" s="15">
+        <v>754908</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="20" min="1" max="256" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>