--- v1 (2026-04-24)
+++ v2 (2026-06-08)
@@ -1,227 +1,218 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Danijela\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A26F1D49-E706-4715-923D-40086A11EA36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7BD4C7B8-9974-468A-8AEB-773B1E09552C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-1425" windowWidth="38640" windowHeight="21120" tabRatio="500" xr2:uid="{A8C21064-ECEF-6B4A-867E-16F9E3D927B9}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="500" xr2:uid="{A8C21064-ECEF-6B4A-867E-16F9E3D927B9}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" iterateDelta="1E-4"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
+    <t>Fund Number</t>
+  </si>
+  <si>
+    <t>Fund Name</t>
+  </si>
+  <si>
+    <t>Warning Threshold</t>
+  </si>
+  <si>
     <t>Date</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Close Price</t>
   </si>
   <si>
+    <t>Premium/Discount</t>
+  </si>
+  <si>
     <t>Volume</t>
   </si>
   <si>
-    <t>Premium/Discount</t>
-[...1 lines deleted...]
-  <si>
     <t>9037513</t>
-  </si>
-[...7 lines deleted...]
-    <t>Warning Threshold</t>
   </si>
   <si>
     <t>Dan IVES Wedbush AI Revolution ETF - Market</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.00[$%-409]"/>
     <numFmt numFmtId="165" formatCode="#,##0.00[$%-409]"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="ARIAL"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Verdana"/>
-      <family val="2"/>
-[...4 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="ARIAL"/>
       <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -266,51 +257,51 @@
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
       <rgbColor rgb="00999999"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -590,3659 +581,4852 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EEE6538-01CA-284A-A3BA-E78EC9C78800}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A1:H209"/>
+  <dimension ref="A1:N250"/>
   <sheetViews>
-    <sheetView tabSelected="1" showOutlineSymbols="0" topLeftCell="A166" workbookViewId="0">
-      <selection activeCell="O190" sqref="O190"/>
+    <sheetView tabSelected="1" showOutlineSymbols="0" topLeftCell="A210" zoomScale="55" workbookViewId="0">
+      <selection activeCell="P234" sqref="P234"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="6.81640625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="3" width="10.81640625" customWidth="1"/>
-    <col min="4" max="4" width="14.6328125" customWidth="1"/>
-    <col min="5" max="5" width="12.6328125" customWidth="1"/>
+    <col min="4" max="4" width="14.54296875" customWidth="1"/>
+    <col min="5" max="5" width="12.54296875" customWidth="1"/>
     <col min="6" max="6" width="11.453125" customWidth="1"/>
-    <col min="7" max="7" width="21.6328125" customWidth="1"/>
+    <col min="7" max="7" width="21.54296875" customWidth="1"/>
     <col min="8" max="8" width="14.81640625" customWidth="1"/>
+    <col min="10" max="10" width="9" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="6.90625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="7" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.90625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="H1" s="2" t="s">
         <v>7</v>
-      </c>
-[...16 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="8">
+      <c r="C2" s="4">
         <v>2</v>
       </c>
-      <c r="D2" s="4">
+      <c r="D2" s="9">
         <v>45811</v>
       </c>
-      <c r="E2" s="5">
+      <c r="E2" s="10">
         <v>25.2235595</v>
       </c>
-      <c r="F2" s="5">
+      <c r="F2" s="10">
         <v>25.2235595</v>
       </c>
-      <c r="G2" s="7">
+      <c r="G2" s="11">
         <v>0</v>
       </c>
-      <c r="H2" s="6">
+      <c r="H2" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D3" s="4">
+      <c r="D3" s="9">
         <v>45812</v>
       </c>
-      <c r="E3" s="5">
+      <c r="E3" s="10">
         <v>25.350269000000004</v>
       </c>
-      <c r="F3" s="5">
+      <c r="F3" s="10">
         <v>25.37</v>
       </c>
-      <c r="G3" s="7">
+      <c r="G3" s="11">
         <v>7.8833267638943633E-2</v>
       </c>
-      <c r="H3" s="6">
+      <c r="H3" s="12">
         <v>1441720</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D4" s="4">
+      <c r="D4" s="9">
         <v>45813</v>
       </c>
-      <c r="E4" s="5">
+      <c r="E4" s="10">
         <v>25.176718579999999</v>
       </c>
-      <c r="F4" s="5">
+      <c r="F4" s="10">
         <v>25.240000000000002</v>
       </c>
-      <c r="G4" s="7">
+      <c r="G4" s="11">
         <v>0.23771790808240886</v>
       </c>
-      <c r="H4" s="6">
+      <c r="H4" s="12">
         <v>1923723</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D5" s="4">
+      <c r="D5" s="9">
         <v>45814</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E5" s="10">
         <v>25.545460710000004</v>
       </c>
-      <c r="F5" s="5">
+      <c r="F5" s="10">
         <v>25.560000000000002</v>
       </c>
-      <c r="G5" s="7">
+      <c r="G5" s="11">
         <v>3.912363067292645E-2</v>
       </c>
-      <c r="H5" s="6">
+      <c r="H5" s="12">
         <v>908086</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D6" s="4">
+      <c r="D6" s="9">
         <v>45817</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E6" s="10">
         <v>25.746400390000005</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F6" s="10">
         <v>25.76</v>
       </c>
-      <c r="G6" s="7">
+      <c r="G6" s="11">
         <v>3.8819875776397512E-2</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H6" s="12">
         <v>1183566</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D7" s="4">
+      <c r="D7" s="9">
         <v>45818</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E7" s="10">
         <v>25.832489679999998</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F7" s="10">
         <v>25.86</v>
       </c>
-      <c r="G7" s="7">
+      <c r="G7" s="11">
         <v>0.11600928074245939</v>
       </c>
-      <c r="H7" s="6">
+      <c r="H7" s="12">
         <v>911086</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D8" s="4">
+      <c r="D8" s="9">
         <v>45819</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E8" s="10">
         <v>25.899523349999999</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F8" s="10">
         <v>25.93</v>
       </c>
-      <c r="G8" s="7">
+      <c r="G8" s="11">
         <v>0.11569610489780179</v>
       </c>
-      <c r="H8" s="6">
+      <c r="H8" s="12">
         <v>1024998</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D9" s="4">
+      <c r="D9" s="9">
         <v>45820</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E9" s="10">
         <v>26.021424029999999</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F9" s="10">
         <v>26.17</v>
       </c>
-      <c r="G9" s="7">
+      <c r="G9" s="11">
         <v>0.57317539166985099</v>
       </c>
-      <c r="H9" s="6">
+      <c r="H9" s="12">
         <v>970358</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D10" s="4">
+      <c r="D10" s="9">
         <v>45821</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E10" s="10">
         <v>25.734269900000001</v>
       </c>
-      <c r="F10" s="5">
+      <c r="F10" s="10">
         <v>25.740000000000002</v>
       </c>
-      <c r="G10" s="7">
+      <c r="G10" s="11">
         <v>3.8850038850038848E-2</v>
       </c>
-      <c r="H10" s="6">
+      <c r="H10" s="12">
         <v>826786</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D11" s="4">
+      <c r="D11" s="9">
         <v>45824</v>
       </c>
-      <c r="E11" s="5">
+      <c r="E11" s="10">
         <v>26.243040380000004</v>
       </c>
-      <c r="F11" s="5">
+      <c r="F11" s="10">
         <v>26.23</v>
       </c>
-      <c r="G11" s="7">
+      <c r="G11" s="11">
         <v>-3.812428516965307E-2</v>
       </c>
-      <c r="H11" s="6">
+      <c r="H11" s="12">
         <v>1700524</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D12" s="4">
+      <c r="D12" s="9">
         <v>45825</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E12" s="10">
         <v>26.045690910000005</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F12" s="10">
         <v>26.09</v>
       </c>
-      <c r="G12" s="7">
+      <c r="G12" s="11">
         <v>0.15331544653123805</v>
       </c>
-      <c r="H12" s="6">
+      <c r="H12" s="12">
         <v>1373799</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D13" s="4">
+      <c r="D13" s="9">
         <v>45826</v>
       </c>
-      <c r="E13" s="5">
+      <c r="E13" s="10">
         <v>26.050951359999999</v>
       </c>
-      <c r="F13" s="5">
+      <c r="F13" s="10">
         <v>26.080000000000002</v>
       </c>
-      <c r="G13" s="7">
+      <c r="G13" s="11">
         <v>0.11503067484662577</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="12">
         <v>1068434</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D14" s="4">
+      <c r="D14" s="9">
         <v>45828</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E14" s="10">
         <v>25.842142079999999</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F14" s="10">
         <v>25.86</v>
       </c>
-      <c r="G14" s="7">
+      <c r="G14" s="11">
         <v>7.7339520494972933E-2</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="12">
         <v>880349</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D15" s="4">
+      <c r="D15" s="9">
         <v>45831</v>
       </c>
-      <c r="E15" s="5">
+      <c r="E15" s="10">
         <v>26.108682610000002</v>
       </c>
-      <c r="F15" s="5">
+      <c r="F15" s="10">
         <v>26.13</v>
       </c>
-      <c r="G15" s="7">
+      <c r="G15" s="11">
         <v>7.6540375047837728E-2</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="12">
         <v>871604</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D16" s="4">
+      <c r="D16" s="9">
         <v>45832</v>
       </c>
-      <c r="E16" s="5">
+      <c r="E16" s="10">
         <v>26.709086880000001</v>
       </c>
-      <c r="F16" s="5">
+      <c r="F16" s="10">
         <v>26.75</v>
       </c>
-      <c r="G16" s="7">
+      <c r="G16" s="11">
         <v>0.14953271028037382</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="12">
         <v>1416696</v>
       </c>
     </row>
     <row r="17" spans="4:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D17" s="4">
+      <c r="D17" s="9">
         <v>45833</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E17" s="10">
         <v>26.684268100000001</v>
       </c>
-      <c r="F17" s="5">
+      <c r="F17" s="10">
         <v>26.96</v>
       </c>
-      <c r="G17" s="7">
+      <c r="G17" s="11">
         <v>1.0385756676557865</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="12">
         <v>1256321</v>
       </c>
     </row>
     <row r="18" spans="4:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D18" s="4">
+      <c r="D18" s="9">
         <v>45834</v>
       </c>
-      <c r="E18" s="5">
+      <c r="E18" s="10">
         <v>26.9261561</v>
       </c>
-      <c r="F18" s="5">
+      <c r="F18" s="10">
         <v>26.990000000000002</v>
       </c>
-      <c r="G18" s="7">
+      <c r="G18" s="11">
         <v>0.22230455724342349</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="12">
         <v>1313153</v>
       </c>
     </row>
     <row r="19" spans="4:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D19" s="4">
+      <c r="D19" s="9">
         <v>45835</v>
       </c>
-      <c r="E19" s="5">
+      <c r="E19" s="10">
         <v>26.896345520000001</v>
       </c>
-      <c r="F19" s="5">
+      <c r="F19" s="10">
         <v>26.98</v>
       </c>
-      <c r="G19" s="7">
+      <c r="G19" s="11">
         <v>0.29651593773165308</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="12">
         <v>1314856</v>
       </c>
     </row>
     <row r="20" spans="4:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D20" s="4">
+      <c r="D20" s="9">
         <v>45838</v>
       </c>
-      <c r="E20" s="5">
+      <c r="E20" s="10">
         <v>27.074330380000003</v>
       </c>
-      <c r="F20" s="5">
+      <c r="F20" s="10">
         <v>27.11</v>
       </c>
-      <c r="G20" s="7">
+      <c r="G20" s="11">
         <v>0.14754703061600885</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="12">
         <v>921247</v>
       </c>
     </row>
     <row r="21" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D21" s="9">
+      <c r="D21" s="5">
         <v>45839</v>
       </c>
-      <c r="E21" s="10">
+      <c r="E21" s="6">
         <v>26.58274222</v>
       </c>
-      <c r="F21" s="10">
+      <c r="F21" s="6">
         <v>26.62</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G21" s="7">
         <v>0.15026296018031557</v>
       </c>
-      <c r="H21" s="12">
+      <c r="H21" s="8">
         <v>772212</v>
       </c>
     </row>
     <row r="22" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D22" s="9">
+      <c r="D22" s="5">
         <v>45840</v>
       </c>
-      <c r="E22" s="10">
+      <c r="E22" s="6">
         <v>26.842917549999999</v>
       </c>
-      <c r="F22" s="10">
+      <c r="F22" s="6">
         <v>26.87</v>
       </c>
-      <c r="G22" s="11">
+      <c r="G22" s="7">
         <v>0.11164867882396724</v>
       </c>
-      <c r="H22" s="12">
+      <c r="H22" s="8">
         <v>604996</v>
       </c>
     </row>
     <row r="23" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D23" s="9">
+      <c r="D23" s="5">
         <v>45841</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E23" s="6">
         <v>27.18773199</v>
       </c>
-      <c r="F23" s="10">
+      <c r="F23" s="6">
         <v>27.61</v>
       </c>
-      <c r="G23" s="11">
+      <c r="G23" s="7">
         <v>1.5211879753712425</v>
       </c>
-      <c r="H23" s="12">
+      <c r="H23" s="8">
         <v>649882</v>
       </c>
     </row>
     <row r="24" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D24" s="9">
+      <c r="D24" s="5">
         <v>45845</v>
       </c>
-      <c r="E24" s="10">
+      <c r="E24" s="6">
         <v>27.008774729999999</v>
       </c>
-      <c r="F24" s="10">
+      <c r="F24" s="6">
         <v>27.05</v>
       </c>
-      <c r="G24" s="11">
+      <c r="G24" s="7">
         <v>0.1478743068391867</v>
       </c>
-      <c r="H24" s="12">
+      <c r="H24" s="8">
         <v>886461</v>
       </c>
     </row>
     <row r="25" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D25" s="9">
+      <c r="D25" s="5">
         <v>45846</v>
       </c>
-      <c r="E25" s="10">
+      <c r="E25" s="6">
         <v>27.099369769999999</v>
       </c>
-      <c r="F25" s="10">
+      <c r="F25" s="6">
         <v>27.09</v>
       </c>
-      <c r="G25" s="11">
+      <c r="G25" s="7">
         <v>-3.6913990402362498E-2</v>
       </c>
-      <c r="H25" s="12">
+      <c r="H25" s="8">
         <v>633906</v>
       </c>
     </row>
     <row r="26" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D26" s="9">
+      <c r="D26" s="5">
         <v>45847</v>
       </c>
-      <c r="E26" s="10">
+      <c r="E26" s="6">
         <v>27.262310419999999</v>
       </c>
-      <c r="F26" s="10">
+      <c r="F26" s="6">
         <v>27.28</v>
       </c>
-      <c r="G26" s="11">
+      <c r="G26" s="7">
         <v>7.331378299120235E-2</v>
       </c>
-      <c r="H26" s="12">
+      <c r="H26" s="8">
         <v>659565</v>
       </c>
     </row>
     <row r="27" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D27" s="9">
+      <c r="D27" s="5">
         <v>45848</v>
       </c>
-      <c r="E27" s="10">
+      <c r="E27" s="6">
         <v>27.061611899999999</v>
       </c>
-      <c r="F27" s="10">
+      <c r="F27" s="6">
         <v>27.09</v>
       </c>
-      <c r="G27" s="11">
+      <c r="G27" s="7">
         <v>0.11074197120708748</v>
       </c>
-      <c r="H27" s="12">
+      <c r="H27" s="8">
         <v>566672</v>
       </c>
     </row>
     <row r="28" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D28" s="9">
+      <c r="D28" s="5">
         <v>45849</v>
       </c>
-      <c r="E28" s="10">
+      <c r="E28" s="6">
         <v>26.877474620000005</v>
       </c>
-      <c r="F28" s="10">
+      <c r="F28" s="6">
         <v>26.89</v>
       </c>
-      <c r="G28" s="11">
+      <c r="G28" s="7">
         <v>3.718854592785422E-2</v>
       </c>
-      <c r="H28" s="12">
+      <c r="H28" s="8">
         <v>539258</v>
       </c>
     </row>
     <row r="29" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D29" s="9">
+      <c r="D29" s="5">
         <v>45852</v>
       </c>
-      <c r="E29" s="10">
+      <c r="E29" s="6">
         <v>27.002288480000004</v>
       </c>
-      <c r="F29" s="10">
+      <c r="F29" s="6">
         <v>27.02</v>
       </c>
-      <c r="G29" s="11">
+      <c r="G29" s="7">
         <v>7.4019245003700967E-2</v>
       </c>
-      <c r="H29" s="12">
+      <c r="H29" s="8">
         <v>453545</v>
       </c>
     </row>
     <row r="30" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D30" s="9">
+      <c r="D30" s="5">
         <v>45853</v>
       </c>
-      <c r="E30" s="10">
+      <c r="E30" s="6">
         <v>27.318959329999998</v>
       </c>
-      <c r="F30" s="10">
+      <c r="F30" s="6">
         <v>27.330000000000002</v>
       </c>
-      <c r="G30" s="11">
+      <c r="G30" s="7">
         <v>3.6589828027808267E-2</v>
       </c>
-      <c r="H30" s="12">
+      <c r="H30" s="8">
         <v>670845</v>
       </c>
     </row>
     <row r="31" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D31" s="9">
+      <c r="D31" s="5">
         <v>45854</v>
       </c>
-      <c r="E31" s="10">
+      <c r="E31" s="6">
         <v>27.409960850000004</v>
       </c>
-      <c r="F31" s="10">
+      <c r="F31" s="6">
         <v>27.43</v>
       </c>
-      <c r="G31" s="11">
+      <c r="G31" s="7">
         <v>7.2912869121399923E-2</v>
       </c>
-      <c r="H31" s="12">
+      <c r="H31" s="8">
         <v>441107</v>
       </c>
     </row>
     <row r="32" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D32" s="9">
+      <c r="D32" s="5">
         <v>45855</v>
       </c>
-      <c r="E32" s="10">
+      <c r="E32" s="6">
         <v>27.70487189</v>
       </c>
-      <c r="F32" s="10">
+      <c r="F32" s="6">
         <v>27.73</v>
       </c>
-      <c r="G32" s="11">
+      <c r="G32" s="7">
         <v>0.10818608005769925</v>
       </c>
-      <c r="H32" s="12">
+      <c r="H32" s="8">
         <v>828360</v>
       </c>
     </row>
     <row r="33" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D33" s="9">
+      <c r="D33" s="5">
         <v>45856</v>
       </c>
-      <c r="E33" s="10">
+      <c r="E33" s="6">
         <v>27.788901350000003</v>
       </c>
-      <c r="F33" s="10">
+      <c r="F33" s="6">
         <v>27.82</v>
       </c>
-      <c r="G33" s="11">
+      <c r="G33" s="7">
         <v>0.10783608914450037</v>
       </c>
-      <c r="H33" s="12">
+      <c r="H33" s="8">
         <v>779436</v>
       </c>
     </row>
     <row r="34" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D34" s="9">
+      <c r="D34" s="5">
         <v>45859</v>
       </c>
-      <c r="E34" s="10">
+      <c r="E34" s="6">
         <v>27.745032129999998</v>
       </c>
-      <c r="F34" s="10">
+      <c r="F34" s="6">
         <v>27.8</v>
       </c>
-      <c r="G34" s="11">
+      <c r="G34" s="7">
         <v>0.17985611510791366</v>
       </c>
-      <c r="H34" s="12">
+      <c r="H34" s="8">
         <v>730634</v>
       </c>
     </row>
     <row r="35" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D35" s="9">
+      <c r="D35" s="5">
         <v>45860</v>
       </c>
-      <c r="E35" s="10">
+      <c r="E35" s="6">
         <v>27.498905110000003</v>
       </c>
-      <c r="F35" s="10">
+      <c r="F35" s="6">
         <v>27.53</v>
       </c>
-      <c r="G35" s="11">
+      <c r="G35" s="7">
         <v>0.10897203051216854</v>
       </c>
-      <c r="H35" s="12">
+      <c r="H35" s="8">
         <v>528370</v>
       </c>
     </row>
     <row r="36" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D36" s="9">
+      <c r="D36" s="5">
         <v>45861</v>
       </c>
-      <c r="E36" s="10">
+      <c r="E36" s="6">
         <v>27.877433409999998</v>
       </c>
-      <c r="F36" s="10">
+      <c r="F36" s="6">
         <v>27.89</v>
       </c>
-      <c r="G36" s="11">
+      <c r="G36" s="7">
         <v>3.5855145213338116E-2</v>
       </c>
-      <c r="H36" s="12">
+      <c r="H36" s="8">
         <v>534800</v>
       </c>
     </row>
     <row r="37" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D37" s="9">
+      <c r="D37" s="5">
         <v>45862</v>
       </c>
-      <c r="E37" s="10">
+      <c r="E37" s="6">
         <v>27.917729959999999</v>
       </c>
-      <c r="F37" s="10">
+      <c r="F37" s="6">
         <v>27.95</v>
       </c>
-      <c r="G37" s="11">
+      <c r="G37" s="7">
         <v>0.1073345259391771</v>
       </c>
-      <c r="H37" s="12">
+      <c r="H37" s="8">
         <v>444832</v>
       </c>
     </row>
     <row r="38" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D38" s="9">
+      <c r="D38" s="5">
         <v>45863</v>
       </c>
-      <c r="E38" s="10">
+      <c r="E38" s="6">
         <v>28.105810910000002</v>
       </c>
-      <c r="F38" s="10">
+      <c r="F38" s="6">
         <v>28.14</v>
       </c>
-      <c r="G38" s="11">
+      <c r="G38" s="7">
         <v>0.10660980810234541</v>
       </c>
-      <c r="H38" s="12">
+      <c r="H38" s="8">
         <v>496621</v>
       </c>
     </row>
     <row r="39" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D39" s="9">
+      <c r="D39" s="5">
         <v>45866</v>
       </c>
-      <c r="E39" s="10">
+      <c r="E39" s="6">
         <v>28.292002199999999</v>
       </c>
-      <c r="F39" s="10">
+      <c r="F39" s="6">
         <v>28.400000000000002</v>
       </c>
-      <c r="G39" s="11">
+      <c r="G39" s="7">
         <v>0.38732394366197187</v>
       </c>
-      <c r="H39" s="12">
+      <c r="H39" s="8">
         <v>989643</v>
       </c>
     </row>
     <row r="40" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D40" s="9">
+      <c r="D40" s="5">
         <v>45867</v>
       </c>
-      <c r="E40" s="10">
+      <c r="E40" s="6">
         <v>28.16509469</v>
       </c>
-      <c r="F40" s="10">
+      <c r="F40" s="6">
         <v>28.19</v>
       </c>
-      <c r="G40" s="11">
+      <c r="G40" s="7">
         <v>7.0947144377438806E-2</v>
       </c>
-      <c r="H40" s="12">
+      <c r="H40" s="8">
         <v>988458</v>
       </c>
     </row>
     <row r="41" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D41" s="9">
+      <c r="D41" s="5">
         <v>45868</v>
       </c>
-      <c r="E41" s="10">
+      <c r="E41" s="6">
         <v>28.18254821</v>
       </c>
-      <c r="F41" s="10">
+      <c r="F41" s="6">
         <v>28.22</v>
       </c>
-      <c r="G41" s="11">
+      <c r="G41" s="7">
         <v>0.14174344436569808</v>
       </c>
-      <c r="H41" s="12">
+      <c r="H41" s="8">
         <v>599497</v>
       </c>
     </row>
     <row r="42" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D42" s="9">
+      <c r="D42" s="5">
         <v>45869</v>
       </c>
-      <c r="E42" s="10">
+      <c r="E42" s="6">
         <v>28.082235919999999</v>
       </c>
-      <c r="F42" s="10">
+      <c r="F42" s="6">
         <v>28.11</v>
       </c>
-      <c r="G42" s="11">
+      <c r="G42" s="7">
         <v>0.10672358591248667</v>
       </c>
-      <c r="H42" s="12">
+      <c r="H42" s="8">
         <v>801021</v>
       </c>
     </row>
     <row r="43" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D43" s="9">
+      <c r="D43" s="5">
         <v>45870</v>
       </c>
-      <c r="E43" s="10">
+      <c r="E43" s="6">
         <v>27.171343499999999</v>
       </c>
-      <c r="F43" s="10">
+      <c r="F43" s="6">
         <v>27.19</v>
       </c>
-      <c r="G43" s="11">
+      <c r="G43" s="7">
         <v>7.3556454578889291E-2</v>
       </c>
-      <c r="H43" s="12">
+      <c r="H43" s="8">
         <v>939145</v>
       </c>
     </row>
     <row r="44" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D44" s="9">
+      <c r="D44" s="5">
         <v>45873</v>
       </c>
-      <c r="E44" s="10">
+      <c r="E44" s="6">
         <v>27.693838120000002</v>
       </c>
-      <c r="F44" s="10">
+      <c r="F44" s="6">
         <v>27.72</v>
       </c>
-      <c r="G44" s="11">
+      <c r="G44" s="7">
         <v>0.10822510822510824</v>
       </c>
-      <c r="H44" s="12">
+      <c r="H44" s="8">
         <v>816243</v>
       </c>
     </row>
     <row r="45" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D45" s="9">
+      <c r="D45" s="5">
         <v>45874</v>
       </c>
-      <c r="E45" s="10">
+      <c r="E45" s="6">
         <v>27.65957556</v>
       </c>
-      <c r="F45" s="10">
+      <c r="F45" s="6">
         <v>27.68</v>
       </c>
-      <c r="G45" s="11">
+      <c r="G45" s="7">
         <v>7.2254335260115612E-2</v>
       </c>
-      <c r="H45" s="12">
+      <c r="H45" s="8">
         <v>414659</v>
       </c>
     </row>
     <row r="46" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D46" s="9">
+      <c r="D46" s="5">
         <v>45875</v>
       </c>
-      <c r="E46" s="10">
+      <c r="E46" s="6">
         <v>27.962702279999998</v>
       </c>
-      <c r="F46" s="10">
+      <c r="F46" s="6">
         <v>27.98</v>
       </c>
-      <c r="G46" s="11">
+      <c r="G46" s="7">
         <v>7.147962830593281E-2</v>
       </c>
-      <c r="H46" s="12">
+      <c r="H46" s="8">
         <v>582136</v>
       </c>
     </row>
     <row r="47" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D47" s="9">
+      <c r="D47" s="5">
         <v>45876</v>
       </c>
-      <c r="E47" s="10">
+      <c r="E47" s="6">
         <v>27.88033386</v>
       </c>
-      <c r="F47" s="10">
+      <c r="F47" s="6">
         <v>27.91</v>
       </c>
-      <c r="G47" s="11">
+      <c r="G47" s="7">
         <v>0.10748835542816196</v>
       </c>
-      <c r="H47" s="12">
+      <c r="H47" s="8">
         <v>709391</v>
       </c>
     </row>
     <row r="48" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D48" s="9">
+      <c r="D48" s="5">
         <v>45877</v>
       </c>
-      <c r="E48" s="10">
+      <c r="E48" s="6">
         <v>28.02781937</v>
       </c>
-      <c r="F48" s="10">
+      <c r="F48" s="6">
         <v>28.02</v>
       </c>
-      <c r="G48" s="11">
+      <c r="G48" s="7">
         <v>-3.5688793718772309E-2</v>
       </c>
-      <c r="H48" s="12">
+      <c r="H48" s="8">
         <v>499162</v>
       </c>
     </row>
     <row r="49" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D49" s="9">
+      <c r="D49" s="5">
         <v>45880</v>
       </c>
-      <c r="E49" s="10">
+      <c r="E49" s="6">
         <v>27.862907340000003</v>
       </c>
-      <c r="F49" s="10">
+      <c r="F49" s="6">
         <v>27.89</v>
       </c>
-      <c r="G49" s="11">
+      <c r="G49" s="7">
         <v>0.10756543564001435</v>
       </c>
-      <c r="H49" s="12">
+      <c r="H49" s="8">
         <v>513293</v>
       </c>
     </row>
     <row r="50" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D50" s="9">
+      <c r="D50" s="5">
         <v>45881</v>
       </c>
-      <c r="E50" s="10">
+      <c r="E50" s="6">
         <v>28.336882070000001</v>
       </c>
-      <c r="F50" s="10">
+      <c r="F50" s="6">
         <v>28.34</v>
       </c>
-      <c r="G50" s="11">
+      <c r="G50" s="7">
         <v>0</v>
       </c>
-      <c r="H50" s="12">
+      <c r="H50" s="8">
         <v>542390</v>
       </c>
     </row>
     <row r="51" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D51" s="9">
+      <c r="D51" s="5">
         <v>45882</v>
       </c>
-      <c r="E51" s="10">
+      <c r="E51" s="6">
         <v>28.468137680000002</v>
       </c>
-      <c r="F51" s="10">
+      <c r="F51" s="6">
         <v>28.490000000000002</v>
       </c>
-      <c r="G51" s="11">
+      <c r="G51" s="7">
         <v>7.02000702000702E-2</v>
       </c>
-      <c r="H51" s="12">
+      <c r="H51" s="8">
         <v>616818</v>
       </c>
     </row>
     <row r="52" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D52" s="9">
+      <c r="D52" s="5">
         <v>45883</v>
       </c>
-      <c r="E52" s="10">
+      <c r="E52" s="6">
         <v>28.26803692</v>
       </c>
-      <c r="F52" s="10">
+      <c r="F52" s="6">
         <v>28.29</v>
       </c>
-      <c r="G52" s="11">
+      <c r="G52" s="7">
         <v>7.0696359137504425E-2</v>
       </c>
-      <c r="H52" s="12">
+      <c r="H52" s="8">
         <v>446749</v>
       </c>
     </row>
     <row r="53" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D53" s="9">
+      <c r="D53" s="5">
         <v>45884</v>
       </c>
-      <c r="E53" s="10">
+      <c r="E53" s="6">
         <v>28.23543149</v>
       </c>
-      <c r="F53" s="10">
+      <c r="F53" s="6">
         <v>28.26</v>
       </c>
-      <c r="G53" s="11">
+      <c r="G53" s="7">
         <v>7.0771408351026188E-2</v>
       </c>
-      <c r="H53" s="12">
+      <c r="H53" s="8">
         <v>423400</v>
       </c>
     </row>
     <row r="54" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D54" s="9">
+      <c r="D54" s="5">
         <v>45887</v>
       </c>
-      <c r="E54" s="10">
+      <c r="E54" s="6">
         <v>28.244452119999998</v>
       </c>
-      <c r="F54" s="10">
+      <c r="F54" s="6">
         <v>28.26</v>
       </c>
-      <c r="G54" s="11">
+      <c r="G54" s="7">
         <v>7.0771408351026188E-2</v>
       </c>
-      <c r="H54" s="12">
+      <c r="H54" s="8">
         <v>432868</v>
       </c>
     </row>
     <row r="55" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D55" s="9">
+      <c r="D55" s="5">
         <v>45888</v>
       </c>
-      <c r="E55" s="10">
+      <c r="E55" s="6">
         <v>27.564830959999998</v>
       </c>
-      <c r="F55" s="10">
+      <c r="F55" s="6">
         <v>27.57</v>
       </c>
-      <c r="G55" s="11">
+      <c r="G55" s="7">
         <v>3.6271309394269133E-2</v>
       </c>
-      <c r="H55" s="12">
+      <c r="H55" s="8">
         <v>717658</v>
       </c>
     </row>
     <row r="56" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D56" s="9">
+      <c r="D56" s="5">
         <v>45889</v>
       </c>
-      <c r="E56" s="10">
+      <c r="E56" s="6">
         <v>27.307360970000001</v>
       </c>
-      <c r="F56" s="10">
+      <c r="F56" s="6">
         <v>27.310000000000002</v>
       </c>
-      <c r="G56" s="11">
+      <c r="G56" s="7">
         <v>0</v>
       </c>
-      <c r="H56" s="12">
+      <c r="H56" s="8">
         <v>1238749</v>
       </c>
     </row>
     <row r="57" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D57" s="9">
+      <c r="D57" s="5">
         <v>45890</v>
       </c>
-      <c r="E57" s="10">
+      <c r="E57" s="6">
         <v>27.148052060000001</v>
       </c>
-      <c r="F57" s="10">
+      <c r="F57" s="6">
         <v>27.17</v>
       </c>
-      <c r="G57" s="11">
+      <c r="G57" s="7">
         <v>7.3610599926389395E-2</v>
       </c>
-      <c r="H57" s="12">
+      <c r="H57" s="8">
         <v>609330</v>
       </c>
     </row>
     <row r="58" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D58" s="9">
+      <c r="D58" s="5">
         <v>45891</v>
       </c>
-      <c r="E58" s="10">
+      <c r="E58" s="6">
         <v>27.744510030000001</v>
       </c>
-      <c r="F58" s="10">
+      <c r="F58" s="6">
         <v>27.77</v>
       </c>
-      <c r="G58" s="11">
+      <c r="G58" s="7">
         <v>0.10803024846957147</v>
       </c>
-      <c r="H58" s="12">
+      <c r="H58" s="8">
         <v>1064801</v>
       </c>
     </row>
     <row r="59" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D59" s="9">
+      <c r="D59" s="5">
         <v>45894</v>
       </c>
-      <c r="E59" s="10">
+      <c r="E59" s="6">
         <v>27.692288690000002</v>
       </c>
-      <c r="F59" s="10">
+      <c r="F59" s="6">
         <v>27.71</v>
       </c>
-      <c r="G59" s="11">
+      <c r="G59" s="7">
         <v>7.2176109707686759E-2</v>
       </c>
-      <c r="H59" s="12">
+      <c r="H59" s="8">
         <v>470972</v>
       </c>
     </row>
     <row r="60" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D60" s="9">
+      <c r="D60" s="5">
         <v>45895</v>
       </c>
-      <c r="E60" s="10">
+      <c r="E60" s="6">
         <v>27.773525419999999</v>
       </c>
-      <c r="F60" s="10">
+      <c r="F60" s="6">
         <v>27.79</v>
       </c>
-      <c r="G60" s="11">
+      <c r="G60" s="7">
         <v>7.196833393306945E-2</v>
       </c>
-      <c r="H60" s="12">
+      <c r="H60" s="8">
         <v>383982</v>
       </c>
     </row>
     <row r="61" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D61" s="9">
+      <c r="D61" s="5">
         <v>45896</v>
       </c>
-      <c r="E61" s="10">
+      <c r="E61" s="6">
         <v>28.100637280000001</v>
       </c>
-      <c r="F61" s="10">
+      <c r="F61" s="6">
         <v>28.12</v>
       </c>
-      <c r="G61" s="11">
+      <c r="G61" s="7">
         <v>7.1123755334281655E-2</v>
       </c>
-      <c r="H61" s="12">
+      <c r="H61" s="8">
         <v>430897</v>
       </c>
     </row>
     <row r="62" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D62" s="9">
+      <c r="D62" s="5">
         <v>45897</v>
       </c>
-      <c r="E62" s="10">
+      <c r="E62" s="6">
         <v>28.616081099999999</v>
       </c>
-      <c r="F62" s="10">
+      <c r="F62" s="6">
         <v>28.63</v>
       </c>
-      <c r="G62" s="11">
+      <c r="G62" s="7">
         <v>3.4928396786587497E-2</v>
       </c>
-      <c r="H62" s="12">
+      <c r="H62" s="8">
         <v>933668</v>
       </c>
     </row>
     <row r="63" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D63" s="9">
+      <c r="D63" s="5">
         <v>45898</v>
       </c>
-      <c r="E63" s="10">
+      <c r="E63" s="6">
         <v>28.308375720000001</v>
       </c>
-      <c r="F63" s="10">
+      <c r="F63" s="6">
         <v>28.34</v>
       </c>
-      <c r="G63" s="11">
+      <c r="G63" s="7">
         <v>0.1058574453069866</v>
       </c>
-      <c r="H63" s="12">
+      <c r="H63" s="8">
         <v>534607</v>
       </c>
     </row>
     <row r="64" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D64" s="9">
+      <c r="D64" s="5">
         <v>45902</v>
       </c>
-      <c r="E64" s="10">
+      <c r="E64" s="6">
         <v>28.162229330000002</v>
       </c>
-      <c r="F64" s="10">
+      <c r="F64" s="6">
         <v>28.18</v>
       </c>
-      <c r="G64" s="11">
+      <c r="G64" s="7">
         <v>7.0972320794889993E-2</v>
       </c>
-      <c r="H64" s="12">
+      <c r="H64" s="8">
         <v>677684</v>
       </c>
     </row>
     <row r="65" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D65" s="9">
+      <c r="D65" s="5">
         <v>45903</v>
       </c>
-      <c r="E65" s="10">
+      <c r="E65" s="6">
         <v>28.33539674</v>
       </c>
-      <c r="F65" s="10">
+      <c r="F65" s="6">
         <v>28.35</v>
       </c>
-      <c r="G65" s="11">
+      <c r="G65" s="7">
         <v>3.5273368606701938E-2</v>
       </c>
-      <c r="H65" s="12">
+      <c r="H65" s="8">
         <v>664402</v>
       </c>
     </row>
     <row r="66" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D66" s="9">
+      <c r="D66" s="5">
         <v>45904</v>
       </c>
-      <c r="E66" s="10">
+      <c r="E66" s="6">
         <v>28.462416140000002</v>
       </c>
-      <c r="F66" s="10">
+      <c r="F66" s="6">
         <v>28.48</v>
       </c>
-      <c r="G66" s="11">
+      <c r="G66" s="7">
         <v>7.02247191011236E-2</v>
       </c>
-      <c r="H66" s="12">
+      <c r="H66" s="8">
         <v>380371</v>
       </c>
     </row>
     <row r="67" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D67" s="9">
+      <c r="D67" s="5">
         <v>45905</v>
       </c>
-      <c r="E67" s="10">
+      <c r="E67" s="6">
         <v>28.868432720000001</v>
       </c>
-      <c r="F67" s="10">
+      <c r="F67" s="6">
         <v>28.89</v>
       </c>
-      <c r="G67" s="11">
+      <c r="G67" s="7">
         <v>6.9228106611284188E-2</v>
       </c>
-      <c r="H67" s="12">
+      <c r="H67" s="8">
         <v>464502</v>
       </c>
     </row>
     <row r="68" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D68" s="9">
+      <c r="D68" s="5">
         <v>45908</v>
       </c>
-      <c r="E68" s="10">
+      <c r="E68" s="6">
         <v>29.329454999999999</v>
       </c>
-      <c r="F68" s="10">
+      <c r="F68" s="6">
         <v>29.36</v>
       </c>
-      <c r="G68" s="11">
+      <c r="G68" s="7">
         <v>0.10217983651226158</v>
       </c>
-      <c r="H68" s="12">
+      <c r="H68" s="8">
         <v>765655</v>
       </c>
     </row>
     <row r="69" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D69" s="9">
+      <c r="D69" s="5">
         <v>45909</v>
       </c>
-      <c r="E69" s="10">
+      <c r="E69" s="6">
         <v>29.625959260000002</v>
       </c>
-      <c r="F69" s="10">
+      <c r="F69" s="6">
         <v>29.650000000000002</v>
       </c>
-      <c r="G69" s="11">
+      <c r="G69" s="7">
         <v>6.7453625632377737E-2</v>
       </c>
-      <c r="H69" s="12">
+      <c r="H69" s="8">
         <v>744226</v>
       </c>
     </row>
     <row r="70" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D70" s="9">
+      <c r="D70" s="5">
         <v>45910</v>
       </c>
-      <c r="E70" s="10">
+      <c r="E70" s="6">
         <v>30.311766560000002</v>
       </c>
-      <c r="F70" s="10">
+      <c r="F70" s="6">
         <v>30.34</v>
       </c>
-      <c r="G70" s="11">
+      <c r="G70" s="7">
         <v>9.8879367172050106E-2</v>
       </c>
-      <c r="H70" s="12">
+      <c r="H70" s="8">
         <v>1435556</v>
       </c>
     </row>
     <row r="71" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D71" s="9">
+      <c r="D71" s="5">
         <v>45911</v>
       </c>
-      <c r="E71" s="10">
+      <c r="E71" s="6">
         <v>30.5301869</v>
       </c>
-      <c r="F71" s="10">
+      <c r="F71" s="6">
         <v>30.55</v>
       </c>
-      <c r="G71" s="11">
+      <c r="G71" s="7">
         <v>6.5466448445171854E-2</v>
       </c>
-      <c r="H71" s="12">
+      <c r="H71" s="8">
         <v>973754</v>
       </c>
     </row>
     <row r="72" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D72" s="9">
+      <c r="D72" s="5">
         <v>45912</v>
       </c>
-      <c r="E72" s="10">
+      <c r="E72" s="6">
         <v>30.665175099999999</v>
       </c>
-      <c r="F72" s="10">
+      <c r="F72" s="6">
         <v>30.69</v>
       </c>
-      <c r="G72" s="11">
+      <c r="G72" s="7">
         <v>6.5167807103290981E-2</v>
       </c>
-      <c r="H72" s="12">
+      <c r="H72" s="8">
         <v>812331</v>
       </c>
     </row>
     <row r="73" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D73" s="9">
+      <c r="D73" s="5">
         <v>45915</v>
       </c>
-      <c r="E73" s="10">
+      <c r="E73" s="6">
         <v>31.218374640000004</v>
       </c>
-      <c r="F73" s="10">
+      <c r="F73" s="6">
         <v>31.25</v>
       </c>
-      <c r="G73" s="11">
+      <c r="G73" s="7">
         <v>9.6000000000000002E-2</v>
       </c>
-      <c r="H73" s="12">
+      <c r="H73" s="8">
         <v>1458274</v>
       </c>
     </row>
     <row r="74" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D74" s="9">
+      <c r="D74" s="5">
         <v>45916</v>
       </c>
-      <c r="E74" s="10">
+      <c r="E74" s="6">
         <v>31.30229722</v>
       </c>
-      <c r="F74" s="10">
+      <c r="F74" s="6">
         <v>31.330000000000002</v>
       </c>
-      <c r="G74" s="11">
+      <c r="G74" s="7">
         <v>9.5754867539099925E-2</v>
       </c>
-      <c r="H74" s="12">
+      <c r="H74" s="8">
         <v>729581</v>
       </c>
     </row>
     <row r="75" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D75" s="9">
+      <c r="D75" s="5">
         <v>45917</v>
       </c>
-      <c r="E75" s="10">
+      <c r="E75" s="6">
         <v>31.328836020000001</v>
       </c>
-      <c r="F75" s="10">
+      <c r="F75" s="6">
         <v>31.34</v>
       </c>
-      <c r="G75" s="11">
+      <c r="G75" s="7">
         <v>3.1908104658583278E-2</v>
       </c>
-      <c r="H75" s="12">
+      <c r="H75" s="8">
         <v>741089</v>
       </c>
     </row>
     <row r="76" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D76" s="9">
+      <c r="D76" s="5">
         <v>45918</v>
       </c>
-      <c r="E76" s="10">
+      <c r="E76" s="6">
         <v>31.680078340000001</v>
       </c>
-      <c r="F76" s="10">
+      <c r="F76" s="6">
         <v>31.7</v>
       </c>
-      <c r="G76" s="11">
+      <c r="G76" s="7">
         <v>6.3091482649842268E-2</v>
       </c>
-      <c r="H76" s="12">
+      <c r="H76" s="8">
         <v>1066836</v>
       </c>
     </row>
     <row r="77" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D77" s="9">
+      <c r="D77" s="5">
         <v>45919</v>
       </c>
-      <c r="E77" s="10">
+      <c r="E77" s="6">
         <v>32.167665730000003</v>
       </c>
-      <c r="F77" s="10">
+      <c r="F77" s="6">
         <v>32.18</v>
       </c>
-      <c r="G77" s="11">
+      <c r="G77" s="7">
         <v>3.1075201988812928E-2</v>
       </c>
-      <c r="H77" s="12">
+      <c r="H77" s="8">
         <v>1201712</v>
       </c>
     </row>
     <row r="78" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D78" s="9">
+      <c r="D78" s="5">
         <v>45922</v>
       </c>
-      <c r="E78" s="10">
+      <c r="E78" s="6">
         <v>32.549525629999998</v>
       </c>
-      <c r="F78" s="10">
+      <c r="F78" s="6">
         <v>32.57</v>
       </c>
-      <c r="G78" s="11">
+      <c r="G78" s="7">
         <v>6.1406202026404677E-2</v>
       </c>
-      <c r="H78" s="12">
+      <c r="H78" s="8">
         <v>1619353</v>
       </c>
     </row>
     <row r="79" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D79" s="9">
+      <c r="D79" s="5">
         <v>45923</v>
       </c>
-      <c r="E79" s="10">
+      <c r="E79" s="6">
         <v>32.245451629999998</v>
       </c>
-      <c r="F79" s="10">
+      <c r="F79" s="6">
         <v>32.28</v>
       </c>
-      <c r="G79" s="11">
+      <c r="G79" s="7">
         <v>9.2936802973977689E-2</v>
       </c>
-      <c r="H79" s="12">
+      <c r="H79" s="8">
         <v>1261977</v>
       </c>
     </row>
     <row r="80" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D80" s="9">
+      <c r="D80" s="5">
         <v>45924</v>
       </c>
-      <c r="E80" s="10">
+      <c r="E80" s="6">
         <v>32.198473929999999</v>
       </c>
-      <c r="F80" s="10">
+      <c r="F80" s="6">
         <v>32.200000000000003</v>
       </c>
-      <c r="G80" s="11">
+      <c r="G80" s="7">
         <v>0</v>
       </c>
-      <c r="H80" s="12">
+      <c r="H80" s="8">
         <v>848635</v>
       </c>
     </row>
     <row r="81" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D81" s="9">
+      <c r="D81" s="5">
         <v>45925</v>
       </c>
-      <c r="E81" s="10">
+      <c r="E81" s="6">
         <v>31.76738559</v>
       </c>
-      <c r="F81" s="10">
+      <c r="F81" s="6">
         <v>31.76</v>
       </c>
-      <c r="G81" s="11">
+      <c r="G81" s="7">
         <v>-3.1486146095717885E-2</v>
       </c>
-      <c r="H81" s="12">
+      <c r="H81" s="8">
         <v>947490</v>
       </c>
     </row>
     <row r="82" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D82" s="9">
+      <c r="D82" s="5">
         <v>45926</v>
       </c>
-      <c r="E82" s="10">
+      <c r="E82" s="6">
         <v>31.764388310000001</v>
       </c>
-      <c r="F82" s="10">
+      <c r="F82" s="6">
         <v>31.79</v>
       </c>
-      <c r="G82" s="11">
+      <c r="G82" s="7">
         <v>9.4369298521547657E-2</v>
       </c>
-      <c r="H82" s="12">
+      <c r="H82" s="8">
         <v>754669</v>
       </c>
     </row>
     <row r="83" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D83" s="9">
+      <c r="D83" s="5">
         <v>45929</v>
       </c>
-      <c r="E83" s="10">
+      <c r="E83" s="6">
         <v>32.069700560000001</v>
       </c>
-      <c r="F83" s="10">
+      <c r="F83" s="6">
         <v>32.090000000000003</v>
       </c>
-      <c r="G83" s="11">
+      <c r="G83" s="7">
         <v>6.2324711748208167E-2</v>
       </c>
-      <c r="H83" s="12">
+      <c r="H83" s="8">
         <v>826785</v>
       </c>
     </row>
     <row r="84" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D84" s="9">
+      <c r="D84" s="5">
         <v>45930</v>
       </c>
-      <c r="E84" s="10">
+      <c r="E84" s="6">
         <v>32.097551699999997</v>
       </c>
-      <c r="F84" s="10">
+      <c r="F84" s="6">
         <v>32.119999999999997</v>
       </c>
-      <c r="G84" s="11">
+      <c r="G84" s="7">
         <v>6.2266500622665005E-2</v>
       </c>
-      <c r="H84" s="12">
+      <c r="H84" s="8">
         <v>768860</v>
       </c>
     </row>
     <row r="85" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D85" s="9">
+      <c r="D85" s="5">
         <v>45931</v>
       </c>
-      <c r="E85" s="10">
+      <c r="E85" s="6">
         <v>32.607246369999999</v>
       </c>
-      <c r="F85" s="10">
+      <c r="F85" s="6">
         <v>32.619999999999997</v>
       </c>
-      <c r="G85" s="11">
+      <c r="G85" s="7">
         <v>3.0656039239730228E-2</v>
       </c>
-      <c r="H85" s="12">
+      <c r="H85" s="8">
         <v>813463</v>
       </c>
     </row>
     <row r="86" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D86" s="9">
+      <c r="D86" s="5">
         <v>45932</v>
       </c>
-      <c r="E86" s="10">
+      <c r="E86" s="6">
         <v>33.017360570000001</v>
       </c>
-      <c r="F86" s="10">
+      <c r="F86" s="6">
         <v>33.04</v>
       </c>
-      <c r="G86" s="11">
+      <c r="G86" s="7">
         <v>6.0532687651331719E-2</v>
       </c>
-      <c r="H86" s="12">
+      <c r="H86" s="8">
         <v>1232309</v>
       </c>
     </row>
     <row r="87" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D87" s="9">
+      <c r="D87" s="5">
         <v>45933</v>
       </c>
-      <c r="E87" s="10">
+      <c r="E87" s="6">
         <v>32.696786639999999</v>
       </c>
-      <c r="F87" s="10">
+      <c r="F87" s="6">
         <v>32.72</v>
       </c>
-      <c r="G87" s="11">
+      <c r="G87" s="7">
         <v>6.1124694376528121E-2</v>
       </c>
-      <c r="H87" s="12">
+      <c r="H87" s="8">
         <v>1083666</v>
       </c>
     </row>
     <row r="88" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D88" s="9">
+      <c r="D88" s="5">
         <v>45936</v>
       </c>
-      <c r="E88" s="10">
+      <c r="E88" s="6">
         <v>33.448182330000002</v>
       </c>
-      <c r="F88" s="10">
+      <c r="F88" s="6">
         <v>33.46</v>
       </c>
-      <c r="G88" s="11">
+      <c r="G88" s="7">
         <v>2.9886431560071727E-2</v>
       </c>
-      <c r="H88" s="12">
+      <c r="H88" s="8">
         <v>1325064</v>
       </c>
     </row>
     <row r="89" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D89" s="9">
+      <c r="D89" s="5">
         <v>45937</v>
       </c>
-      <c r="E89" s="10">
+      <c r="E89" s="6">
         <v>33.001215369999997</v>
       </c>
-      <c r="F89" s="10">
+      <c r="F89" s="6">
         <v>33.020000000000003</v>
       </c>
-      <c r="G89" s="11">
+      <c r="G89" s="7">
         <v>6.0569351907934589E-2</v>
       </c>
-      <c r="H89" s="12">
+      <c r="H89" s="8">
         <v>1199912</v>
       </c>
     </row>
     <row r="90" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D90" s="9">
+      <c r="D90" s="5">
         <v>45938</v>
       </c>
-      <c r="E90" s="10">
+      <c r="E90" s="6">
         <v>33.775043310000001</v>
       </c>
-      <c r="F90" s="10">
+      <c r="F90" s="6">
         <v>33.799999999999997</v>
       </c>
-      <c r="G90" s="11">
+      <c r="G90" s="7">
         <v>5.9171597633136098E-2</v>
       </c>
-      <c r="H90" s="12">
+      <c r="H90" s="8">
         <v>1211146</v>
       </c>
     </row>
     <row r="91" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D91" s="9">
+      <c r="D91" s="5">
         <v>45939</v>
       </c>
-      <c r="E91" s="10">
+      <c r="E91" s="6">
         <v>33.779494980000003</v>
       </c>
-      <c r="F91" s="10">
+      <c r="F91" s="6">
         <v>33.799999999999997</v>
       </c>
-      <c r="G91" s="11">
+      <c r="G91" s="7">
         <v>5.9171597633136098E-2</v>
       </c>
-      <c r="H91" s="12">
+      <c r="H91" s="8">
         <v>992524</v>
       </c>
     </row>
     <row r="92" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D92" s="9">
+      <c r="D92" s="5">
         <v>45940</v>
       </c>
-      <c r="E92" s="10">
+      <c r="E92" s="6">
         <v>32.368878690000003</v>
       </c>
-      <c r="F92" s="10">
+      <c r="F92" s="6">
         <v>32.380000000000003</v>
       </c>
-      <c r="G92" s="11">
+      <c r="G92" s="7">
         <v>3.0883261272390366E-2</v>
       </c>
-      <c r="H92" s="12">
+      <c r="H92" s="8">
         <v>2082334</v>
       </c>
     </row>
     <row r="93" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D93" s="9">
+      <c r="D93" s="5">
         <v>45943</v>
       </c>
-      <c r="E93" s="10">
+      <c r="E93" s="6">
         <v>33.587649669999998</v>
       </c>
-      <c r="F93" s="10">
+      <c r="F93" s="6">
         <v>33.6</v>
       </c>
-      <c r="G93" s="11">
+      <c r="G93" s="7">
         <v>2.9761904761904764E-2</v>
       </c>
-      <c r="H93" s="12">
+      <c r="H93" s="8">
         <v>1079923</v>
       </c>
     </row>
     <row r="94" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D94" s="9">
+      <c r="D94" s="5">
         <v>45944</v>
       </c>
-      <c r="E94" s="10">
+      <c r="E94" s="6">
         <v>33.076827909999999</v>
       </c>
-      <c r="F94" s="10">
+      <c r="F94" s="6">
         <v>33.090000000000003</v>
       </c>
-      <c r="G94" s="11">
+      <c r="G94" s="7">
         <v>3.0220610456331221E-2</v>
       </c>
-      <c r="H94" s="12">
+      <c r="H94" s="8">
         <v>883194</v>
       </c>
     </row>
     <row r="95" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D95" s="9">
+      <c r="D95" s="5">
         <v>45945</v>
       </c>
-      <c r="E95" s="10">
+      <c r="E95" s="6">
         <v>33.487565670000002</v>
       </c>
-      <c r="F95" s="10">
+      <c r="F95" s="6">
         <v>33.51</v>
       </c>
-      <c r="G95" s="11">
+      <c r="G95" s="7">
         <v>5.9683676514473288E-2</v>
       </c>
-      <c r="H95" s="12">
+      <c r="H95" s="8">
         <v>1179346</v>
       </c>
     </row>
     <row r="96" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D96" s="9">
+      <c r="D96" s="5">
         <v>45946</v>
       </c>
-      <c r="E96" s="10">
+      <c r="E96" s="6">
         <v>33.328479129999998</v>
       </c>
-      <c r="F96" s="10">
+      <c r="F96" s="6">
         <v>33.35</v>
       </c>
-      <c r="G96" s="11">
+      <c r="G96" s="7">
         <v>5.9970014992503755E-2</v>
       </c>
-      <c r="H96" s="12">
+      <c r="H96" s="8">
         <v>775473</v>
       </c>
     </row>
     <row r="97" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D97" s="9">
+      <c r="D97" s="5">
         <v>45947</v>
       </c>
-      <c r="E97" s="10">
+      <c r="E97" s="6">
         <v>33.16377078</v>
       </c>
-      <c r="F97" s="10">
+      <c r="F97" s="6">
         <v>33.17</v>
       </c>
-      <c r="G97" s="11">
+      <c r="G97" s="7">
         <v>3.0147723846849567E-2</v>
       </c>
-      <c r="H97" s="12">
+      <c r="H97" s="8">
         <v>924141</v>
       </c>
     </row>
     <row r="98" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D98" s="9">
+      <c r="D98" s="5">
         <v>45950</v>
       </c>
-      <c r="E98" s="10">
+      <c r="E98" s="6">
         <v>33.531250280000002</v>
       </c>
-      <c r="F98" s="10">
+      <c r="F98" s="6">
         <v>33.54</v>
       </c>
-      <c r="G98" s="11">
+      <c r="G98" s="7">
         <v>2.9815146094215865E-2</v>
       </c>
-      <c r="H98" s="12">
+      <c r="H98" s="8">
         <v>647924</v>
       </c>
     </row>
     <row r="99" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D99" s="9">
+      <c r="D99" s="5">
         <v>45951</v>
       </c>
-      <c r="E99" s="10">
+      <c r="E99" s="6">
         <v>33.229800009999998</v>
       </c>
-      <c r="F99" s="10">
+      <c r="F99" s="6">
         <v>33.24</v>
       </c>
-      <c r="G99" s="11">
+      <c r="G99" s="7">
         <v>3.0084235860409148E-2</v>
       </c>
-      <c r="H99" s="12">
+      <c r="H99" s="8">
         <v>645099</v>
       </c>
     </row>
     <row r="100" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D100" s="9">
+      <c r="D100" s="5">
         <v>45952</v>
       </c>
-      <c r="E100" s="10">
+      <c r="E100" s="6">
         <v>32.73360675</v>
       </c>
-      <c r="F100" s="10">
+      <c r="F100" s="6">
         <v>32.74</v>
       </c>
-      <c r="G100" s="11">
+      <c r="G100" s="7">
         <v>3.0543677458766037E-2</v>
       </c>
-      <c r="H100" s="12">
+      <c r="H100" s="8">
         <v>908172</v>
       </c>
     </row>
     <row r="101" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D101" s="9">
+      <c r="D101" s="5">
         <v>45953</v>
       </c>
-      <c r="E101" s="10">
+      <c r="E101" s="6">
         <v>33.340832290000002</v>
       </c>
-      <c r="F101" s="10">
+      <c r="F101" s="6">
         <v>33.340000000000003</v>
       </c>
-      <c r="G101" s="11">
+      <c r="G101" s="7">
         <v>0</v>
       </c>
-      <c r="H101" s="12">
+      <c r="H101" s="8">
         <v>872556</v>
       </c>
     </row>
     <row r="102" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D102" s="9">
+      <c r="D102" s="5">
         <v>45954</v>
       </c>
-      <c r="E102" s="10">
+      <c r="E102" s="6">
         <v>34.038580670000002</v>
       </c>
-      <c r="F102" s="10">
+      <c r="F102" s="6">
         <v>34.049999999999997</v>
       </c>
-      <c r="G102" s="11">
+      <c r="G102" s="7">
         <v>2.9368575624082235E-2</v>
       </c>
-      <c r="H102" s="12">
+      <c r="H102" s="8">
         <v>881975</v>
       </c>
     </row>
     <row r="103" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D103" s="9">
+      <c r="D103" s="5">
         <v>45957</v>
       </c>
-      <c r="E103" s="10">
+      <c r="E103" s="6">
         <v>34.716896679999998</v>
       </c>
-      <c r="F103" s="10">
+      <c r="F103" s="6">
         <v>34.75</v>
       </c>
-      <c r="G103" s="11">
+      <c r="G103" s="7">
         <v>8.633093525179858E-2</v>
       </c>
-      <c r="H103" s="12">
+      <c r="H103" s="8">
         <v>1039857</v>
       </c>
     </row>
     <row r="104" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D104" s="9">
+      <c r="D104" s="5">
         <v>45958</v>
       </c>
-      <c r="E104" s="10">
+      <c r="E104" s="6">
         <v>34.800621309999997</v>
       </c>
-      <c r="F104" s="10">
+      <c r="F104" s="6">
         <v>34.81</v>
       </c>
-      <c r="G104" s="11">
+      <c r="G104" s="7">
         <v>2.8727377190462512E-2</v>
       </c>
-      <c r="H104" s="12">
+      <c r="H104" s="8">
         <v>1202591</v>
       </c>
     </row>
     <row r="105" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D105" s="9">
+      <c r="D105" s="5">
         <v>45959</v>
       </c>
-      <c r="E105" s="10">
+      <c r="E105" s="6">
         <v>35.180992609999997</v>
       </c>
-      <c r="F105" s="10">
+      <c r="F105" s="6">
         <v>35.200000000000003</v>
       </c>
-      <c r="G105" s="11">
+      <c r="G105" s="7">
         <v>5.6818181818181816E-2</v>
       </c>
-      <c r="H105" s="12">
+      <c r="H105" s="8">
         <v>1322275</v>
       </c>
     </row>
     <row r="106" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D106" s="9">
+      <c r="D106" s="5">
         <v>45960</v>
       </c>
-      <c r="E106" s="10">
+      <c r="E106" s="6">
         <v>34.358975890000004</v>
       </c>
-      <c r="F106" s="10">
+      <c r="F106" s="6">
         <v>34.369999999999997</v>
       </c>
-      <c r="G106" s="11">
+      <c r="G106" s="7">
         <v>2.9095141111434391E-2</v>
       </c>
-      <c r="H106" s="12">
+      <c r="H106" s="8">
         <v>893256</v>
       </c>
     </row>
     <row r="107" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D107" s="9">
+      <c r="D107" s="5">
         <v>45961</v>
       </c>
-      <c r="E107" s="10">
+      <c r="E107" s="6">
         <v>34.602022259999998</v>
       </c>
-      <c r="F107" s="10">
+      <c r="F107" s="6">
         <v>34.630000000000003</v>
       </c>
-      <c r="G107" s="11">
+      <c r="G107" s="7">
         <v>8.6630089517759162E-2</v>
       </c>
-      <c r="H107" s="12">
+      <c r="H107" s="8">
         <v>950871</v>
       </c>
     </row>
     <row r="108" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D108" s="9">
+      <c r="D108" s="5">
         <v>45964</v>
       </c>
-      <c r="E108" s="10">
+      <c r="E108" s="6">
         <v>34.66830959</v>
       </c>
-      <c r="F108" s="10">
+      <c r="F108" s="6">
         <v>34.700000000000003</v>
       </c>
-      <c r="G108" s="11">
+      <c r="G108" s="7">
         <v>8.645533141210375E-2</v>
       </c>
-      <c r="H108" s="12">
+      <c r="H108" s="8">
         <v>742647</v>
       </c>
     </row>
     <row r="109" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D109" s="9">
+      <c r="D109" s="5">
         <v>45965</v>
       </c>
-      <c r="E109" s="10">
+      <c r="E109" s="6">
         <v>33.409861550000002</v>
       </c>
-      <c r="F109" s="10">
+      <c r="F109" s="6">
         <v>33.409999999999997</v>
       </c>
-      <c r="G109" s="11">
+      <c r="G109" s="7">
         <v>0</v>
       </c>
-      <c r="H109" s="12">
+      <c r="H109" s="8">
         <v>1174734</v>
       </c>
     </row>
     <row r="110" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D110" s="9">
+      <c r="D110" s="5">
         <v>45966</v>
       </c>
-      <c r="E110" s="10">
+      <c r="E110" s="6">
         <v>33.768205739999999</v>
       </c>
-      <c r="F110" s="10">
+      <c r="F110" s="6">
         <v>33.78</v>
       </c>
-      <c r="G110" s="11">
+      <c r="G110" s="7">
         <v>2.9603315571343991E-2</v>
       </c>
-      <c r="H110" s="12">
+      <c r="H110" s="8">
         <v>941821</v>
       </c>
     </row>
     <row r="111" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D111" s="9">
+      <c r="D111" s="5">
         <v>45967</v>
       </c>
-      <c r="E111" s="10">
+      <c r="E111" s="6">
         <v>33.013952639999999</v>
       </c>
-      <c r="F111" s="10">
+      <c r="F111" s="6">
         <v>33.03</v>
       </c>
-      <c r="G111" s="11">
+      <c r="G111" s="7">
         <v>6.0551014229488345E-2</v>
       </c>
-      <c r="H111" s="12">
+      <c r="H111" s="8">
         <v>995618</v>
       </c>
     </row>
     <row r="112" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D112" s="9">
+      <c r="D112" s="5">
         <v>45968</v>
       </c>
-      <c r="E112" s="10">
+      <c r="E112" s="6">
         <v>32.987115449999997</v>
       </c>
-      <c r="F112" s="10">
+      <c r="F112" s="6">
         <v>33</v>
       </c>
-      <c r="G112" s="11">
+      <c r="G112" s="7">
         <v>3.0303030303030304E-2</v>
       </c>
-      <c r="H112" s="12">
+      <c r="H112" s="8">
         <v>1757691</v>
       </c>
     </row>
     <row r="113" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D113" s="9">
+      <c r="D113" s="5">
         <v>45971</v>
       </c>
-      <c r="E113" s="10">
+      <c r="E113" s="6">
         <v>33.86509247</v>
       </c>
-      <c r="F113" s="10">
+      <c r="F113" s="6">
         <v>33.880000000000003</v>
       </c>
-      <c r="G113" s="11">
+      <c r="G113" s="7">
         <v>2.9515938606847703E-2</v>
       </c>
-      <c r="H113" s="12">
+      <c r="H113" s="8">
         <v>1393214</v>
       </c>
     </row>
     <row r="114" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D114" s="9">
+      <c r="D114" s="5">
         <v>45972</v>
       </c>
-      <c r="E114" s="10">
+      <c r="E114" s="6">
         <v>33.426855119999999</v>
       </c>
-      <c r="F114" s="10">
+      <c r="F114" s="6">
         <v>33.44</v>
       </c>
-      <c r="G114" s="11">
+      <c r="G114" s="7">
         <v>2.9904306220095697E-2</v>
       </c>
-      <c r="H114" s="12">
+      <c r="H114" s="8">
         <v>565202</v>
       </c>
     </row>
     <row r="115" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D115" s="9">
+      <c r="D115" s="5">
         <v>45973</v>
       </c>
-      <c r="E115" s="10">
+      <c r="E115" s="6">
         <v>33.218718680000002</v>
       </c>
-      <c r="F115" s="10">
+      <c r="F115" s="6">
         <v>33.21</v>
       </c>
-      <c r="G115" s="11">
+      <c r="G115" s="7">
         <v>-3.0111412225233367E-2</v>
       </c>
-      <c r="H115" s="12">
+      <c r="H115" s="8">
         <v>529300</v>
       </c>
     </row>
     <row r="116" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D116" s="9">
+      <c r="D116" s="5">
         <v>45974</v>
       </c>
-      <c r="E116" s="10">
+      <c r="E116" s="6">
         <v>32.078907579999999</v>
       </c>
-      <c r="F116" s="10">
+      <c r="F116" s="6">
         <v>32.1</v>
       </c>
-      <c r="G116" s="11">
+      <c r="G116" s="7">
         <v>6.2305295950155763E-2</v>
       </c>
-      <c r="H116" s="12">
+      <c r="H116" s="8">
         <v>1366214</v>
       </c>
     </row>
     <row r="117" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D117" s="9">
+      <c r="D117" s="5">
         <v>45975</v>
       </c>
-      <c r="E117" s="10">
+      <c r="E117" s="6">
         <v>32.147069180000003</v>
       </c>
-      <c r="F117" s="10">
+      <c r="F117" s="6">
         <v>32.14</v>
       </c>
-      <c r="G117" s="11">
+      <c r="G117" s="7">
         <v>-3.1113876789047916E-2</v>
       </c>
-      <c r="H117" s="12">
+      <c r="H117" s="8">
         <v>1425346</v>
       </c>
     </row>
     <row r="118" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D118" s="9">
+      <c r="D118" s="5">
         <v>45978</v>
       </c>
-      <c r="E118" s="10">
+      <c r="E118" s="6">
         <v>31.821840779999999</v>
       </c>
-      <c r="F118" s="10">
+      <c r="F118" s="6">
         <v>31.82</v>
       </c>
-      <c r="G118" s="11">
+      <c r="G118" s="7">
         <v>0</v>
       </c>
-      <c r="H118" s="12">
+      <c r="H118" s="8">
         <v>1570489</v>
       </c>
     </row>
     <row r="119" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D119" s="9">
+      <c r="D119" s="5">
         <v>45979</v>
       </c>
-      <c r="E119" s="10">
+      <c r="E119" s="6">
         <v>31.35343902</v>
       </c>
-      <c r="F119" s="10">
+      <c r="F119" s="6">
         <v>31.35</v>
       </c>
-      <c r="G119" s="11">
+      <c r="G119" s="7">
         <v>0</v>
       </c>
-      <c r="H119" s="12">
+      <c r="H119" s="8">
         <v>1418439</v>
       </c>
     </row>
     <row r="120" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D120" s="9">
+      <c r="D120" s="5">
         <v>45980</v>
       </c>
-      <c r="E120" s="10">
+      <c r="E120" s="6">
         <v>31.525872700000001</v>
       </c>
-      <c r="F120" s="10">
+      <c r="F120" s="6">
         <v>31.54</v>
       </c>
-      <c r="G120" s="11">
+      <c r="G120" s="7">
         <v>3.1705770450221937E-2</v>
       </c>
-      <c r="H120" s="12">
+      <c r="H120" s="8">
         <v>1093273</v>
       </c>
     </row>
     <row r="121" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D121" s="9">
+      <c r="D121" s="5">
         <v>45981</v>
       </c>
-      <c r="E121" s="10">
+      <c r="E121" s="6">
         <v>30.288069950000001</v>
       </c>
-      <c r="F121" s="10">
+      <c r="F121" s="6">
         <v>30.3</v>
       </c>
-      <c r="G121" s="11">
+      <c r="G121" s="7">
         <v>3.3003300330033E-2</v>
       </c>
-      <c r="H121" s="12">
+      <c r="H121" s="8">
         <v>2291655</v>
       </c>
     </row>
     <row r="122" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D122" s="9">
+      <c r="D122" s="5">
         <v>45982</v>
       </c>
-      <c r="E122" s="10">
+      <c r="E122" s="6">
         <v>30.223231780000003</v>
       </c>
-      <c r="F122" s="10">
+      <c r="F122" s="6">
         <v>30.240000000000002</v>
       </c>
-      <c r="G122" s="11">
+      <c r="G122" s="7">
         <v>6.6137566137566134E-2</v>
       </c>
-      <c r="H122" s="12">
+      <c r="H122" s="8">
         <v>1829838</v>
       </c>
     </row>
     <row r="123" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D123" s="9">
+      <c r="D123" s="5">
         <v>45985</v>
       </c>
-      <c r="E123" s="10">
+      <c r="E123" s="6">
         <v>31.455854009999999</v>
       </c>
-      <c r="F123" s="10">
+      <c r="F123" s="6">
         <v>31.470000000000002</v>
       </c>
-      <c r="G123" s="11">
+      <c r="G123" s="7">
         <v>3.1776294884016523E-2</v>
       </c>
-      <c r="H123" s="12">
+      <c r="H123" s="8">
         <v>1088413</v>
       </c>
     </row>
     <row r="124" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D124" s="9">
+      <c r="D124" s="5">
         <v>45986</v>
       </c>
-      <c r="E124" s="10">
+      <c r="E124" s="6">
         <v>31.510209260000003</v>
       </c>
-      <c r="F124" s="10">
+      <c r="F124" s="6">
         <v>31.52</v>
       </c>
-      <c r="G124" s="11">
+      <c r="G124" s="7">
         <v>3.1725888324873094E-2</v>
       </c>
-      <c r="H124" s="12">
+      <c r="H124" s="8">
         <v>660636</v>
       </c>
     </row>
     <row r="125" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D125" s="9">
+      <c r="D125" s="5">
         <v>45987</v>
       </c>
-      <c r="E125" s="10">
+      <c r="E125" s="6">
         <v>31.714005969999999</v>
       </c>
-      <c r="F125" s="10">
+      <c r="F125" s="6">
         <v>31.73</v>
       </c>
-      <c r="G125" s="11">
+      <c r="G125" s="7">
         <v>6.3031831074692721E-2</v>
       </c>
-      <c r="H125" s="12">
+      <c r="H125" s="8">
         <v>877790</v>
       </c>
     </row>
     <row r="126" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D126" s="9">
+      <c r="D126" s="5">
         <v>45989</v>
       </c>
-      <c r="E126" s="10">
+      <c r="E126" s="6">
         <v>32.035355449999997</v>
       </c>
-      <c r="F126" s="10">
+      <c r="F126" s="6">
         <v>32.03</v>
       </c>
-      <c r="G126" s="11">
+      <c r="G126" s="7">
         <v>-3.1220730565095223E-2</v>
       </c>
-      <c r="H126" s="12">
+      <c r="H126" s="8">
         <v>511797</v>
       </c>
     </row>
     <row r="127" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D127" s="9">
+      <c r="D127" s="5">
         <v>45992</v>
       </c>
-      <c r="E127" s="10">
+      <c r="E127" s="6">
         <v>31.937822400000002</v>
       </c>
-      <c r="F127" s="10">
+      <c r="F127" s="6">
         <v>31.96</v>
       </c>
-      <c r="G127" s="11">
+      <c r="G127" s="7">
         <v>6.2578222778473094E-2</v>
       </c>
-      <c r="H127" s="12">
+      <c r="H127" s="8">
         <v>667579</v>
       </c>
     </row>
     <row r="128" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D128" s="9">
+      <c r="D128" s="5">
         <v>45993</v>
       </c>
-      <c r="E128" s="10">
+      <c r="E128" s="6">
         <v>32.205693119999999</v>
       </c>
-      <c r="F128" s="10">
+      <c r="F128" s="6">
         <v>32.21</v>
       </c>
-      <c r="G128" s="11">
+      <c r="G128" s="7">
         <v>0</v>
       </c>
-      <c r="H128" s="12">
+      <c r="H128" s="8">
         <v>934412</v>
       </c>
     </row>
     <row r="129" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D129" s="9">
+      <c r="D129" s="5">
         <v>45994</v>
       </c>
-      <c r="E129" s="10">
+      <c r="E129" s="6">
         <v>32.377159159999998</v>
       </c>
-      <c r="F129" s="10">
+      <c r="F129" s="6">
         <v>32.39</v>
       </c>
-      <c r="G129" s="11">
+      <c r="G129" s="7">
         <v>3.0873726458783578E-2</v>
       </c>
-      <c r="H129" s="12">
+      <c r="H129" s="8">
         <v>576430</v>
       </c>
     </row>
     <row r="130" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D130" s="9">
+      <c r="D130" s="5">
         <v>45995</v>
       </c>
-      <c r="E130" s="10">
+      <c r="E130" s="6">
         <v>32.549682820000001</v>
       </c>
-      <c r="F130" s="10">
+      <c r="F130" s="6">
         <v>32.56</v>
       </c>
-      <c r="G130" s="11">
+      <c r="G130" s="7">
         <v>3.0712530712530717E-2</v>
       </c>
-      <c r="H130" s="12">
+      <c r="H130" s="8">
         <v>497053</v>
       </c>
     </row>
     <row r="131" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D131" s="9">
+      <c r="D131" s="5">
         <v>45996</v>
       </c>
-      <c r="E131" s="10">
+      <c r="E131" s="6">
         <v>32.856794600000001</v>
       </c>
-      <c r="F131" s="10">
+      <c r="F131" s="6">
         <v>32.869999999999997</v>
       </c>
-      <c r="G131" s="11">
+      <c r="G131" s="7">
         <v>3.0422878004259208E-2</v>
       </c>
-      <c r="H131" s="12">
+      <c r="H131" s="8">
         <v>692600</v>
       </c>
     </row>
     <row r="132" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D132" s="9">
+      <c r="D132" s="5">
         <v>45999</v>
       </c>
-      <c r="E132" s="10">
+      <c r="E132" s="6">
         <v>32.991018539999999</v>
       </c>
-      <c r="F132" s="10">
+      <c r="F132" s="6">
         <v>33</v>
       </c>
-      <c r="G132" s="11">
+      <c r="G132" s="7">
         <v>3.0303030303030304E-2</v>
       </c>
-      <c r="H132" s="12">
+      <c r="H132" s="8">
         <v>788324</v>
       </c>
     </row>
     <row r="133" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D133" s="9">
+      <c r="D133" s="5">
         <v>46000</v>
       </c>
-      <c r="E133" s="10">
+      <c r="E133" s="6">
         <v>33.003407950000003</v>
       </c>
-      <c r="F133" s="10">
+      <c r="F133" s="6">
         <v>33.020000000000003</v>
       </c>
-      <c r="G133" s="11">
+      <c r="G133" s="7">
         <v>6.0569351907934589E-2</v>
       </c>
-      <c r="H133" s="12">
+      <c r="H133" s="8">
         <v>665702</v>
       </c>
     </row>
     <row r="134" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D134" s="9">
+      <c r="D134" s="5">
         <v>46001</v>
       </c>
-      <c r="E134" s="10">
+      <c r="E134" s="6">
         <v>33.312044360000002</v>
       </c>
-      <c r="F134" s="10">
+      <c r="F134" s="6">
         <v>33.33</v>
       </c>
-      <c r="G134" s="11">
+      <c r="G134" s="7">
         <v>6.0006000600060005E-2</v>
       </c>
-      <c r="H134" s="12">
+      <c r="H134" s="8">
         <v>752927</v>
       </c>
     </row>
     <row r="135" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D135" s="9">
+      <c r="D135" s="5">
         <v>46002</v>
       </c>
-      <c r="E135" s="10">
+      <c r="E135" s="6">
         <v>32.935376810000001</v>
       </c>
-      <c r="F135" s="10">
+      <c r="F135" s="6">
         <v>32.950000000000003</v>
       </c>
-      <c r="G135" s="11">
+      <c r="G135" s="7">
         <v>3.0349013657056147E-2</v>
       </c>
-      <c r="H135" s="12">
+      <c r="H135" s="8">
         <v>833921</v>
       </c>
     </row>
     <row r="136" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D136" s="9">
+      <c r="D136" s="5">
         <v>46003</v>
       </c>
-      <c r="E136" s="10">
+      <c r="E136" s="6">
         <v>31.907105569999999</v>
       </c>
-      <c r="F136" s="10">
+      <c r="F136" s="6">
         <v>31.89</v>
       </c>
-      <c r="G136" s="11">
+      <c r="G136" s="7">
         <v>-6.2715584822828477E-2</v>
       </c>
-      <c r="H136" s="12">
+      <c r="H136" s="8">
         <v>854898</v>
       </c>
     </row>
     <row r="137" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D137" s="9">
+      <c r="D137" s="5">
         <v>46006</v>
       </c>
-      <c r="E137" s="10">
+      <c r="E137" s="6">
         <v>31.339504739999999</v>
       </c>
-      <c r="F137" s="10">
+      <c r="F137" s="6">
         <v>31.32</v>
       </c>
-      <c r="G137" s="11">
+      <c r="G137" s="7">
         <v>-6.3856960408684549E-2</v>
       </c>
-      <c r="H137" s="12">
+      <c r="H137" s="8">
         <v>1240186</v>
       </c>
     </row>
     <row r="138" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D138" s="9">
+      <c r="D138" s="5">
         <v>46007</v>
       </c>
-      <c r="E138" s="10">
+      <c r="E138" s="6">
         <v>31.526021289999999</v>
       </c>
-      <c r="F138" s="10">
+      <c r="F138" s="6">
         <v>31.53</v>
       </c>
-      <c r="G138" s="11">
+      <c r="G138" s="7">
         <v>0</v>
       </c>
-      <c r="H138" s="12">
+      <c r="H138" s="8">
         <v>699417</v>
       </c>
     </row>
     <row r="139" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D139" s="9">
+      <c r="D139" s="5">
         <v>46008</v>
       </c>
-      <c r="E139" s="10">
+      <c r="E139" s="6">
         <v>30.504428799999999</v>
       </c>
-      <c r="F139" s="10">
+      <c r="F139" s="6">
         <v>30.51</v>
       </c>
-      <c r="G139" s="11">
+      <c r="G139" s="7">
         <v>3.277613897082924E-2</v>
       </c>
-      <c r="H139" s="12">
+      <c r="H139" s="8">
         <v>1105489</v>
       </c>
     </row>
     <row r="140" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D140" s="9">
+      <c r="D140" s="5">
         <v>46009</v>
       </c>
-      <c r="E140" s="10">
+      <c r="E140" s="6">
         <v>31.195374590000004</v>
       </c>
-      <c r="F140" s="10">
+      <c r="F140" s="6">
         <v>31.2</v>
       </c>
-      <c r="G140" s="11">
+      <c r="G140" s="7">
         <v>0</v>
       </c>
-      <c r="H140" s="12">
+      <c r="H140" s="8">
         <v>721580</v>
       </c>
     </row>
     <row r="141" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D141" s="9">
+      <c r="D141" s="5">
         <v>46010</v>
       </c>
-      <c r="E141" s="10">
+      <c r="E141" s="6">
         <v>32.060122319999998</v>
       </c>
-      <c r="F141" s="10">
+      <c r="F141" s="6">
         <v>32.090000000000003</v>
       </c>
-      <c r="G141" s="11">
+      <c r="G141" s="7">
         <v>9.3487067622312264E-2</v>
       </c>
-      <c r="H141" s="12">
+      <c r="H141" s="8">
         <v>834244</v>
       </c>
     </row>
     <row r="142" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D142" s="9">
+      <c r="D142" s="5">
         <v>46013</v>
       </c>
-      <c r="E142" s="10">
+      <c r="E142" s="6">
         <v>32.281526460000002</v>
       </c>
-      <c r="F142" s="10">
+      <c r="F142" s="6">
         <v>32.29</v>
       </c>
-      <c r="G142" s="11">
+      <c r="G142" s="7">
         <v>3.0969340353050479E-2</v>
       </c>
-      <c r="H142" s="12">
+      <c r="H142" s="8">
         <v>693723</v>
       </c>
     </row>
     <row r="143" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D143" s="9">
+      <c r="D143" s="5">
         <v>46014</v>
       </c>
-      <c r="E143" s="10">
+      <c r="E143" s="6">
         <v>32.305908420000002</v>
       </c>
-      <c r="F143" s="10">
+      <c r="F143" s="6">
         <v>32.31</v>
       </c>
-      <c r="G143" s="11">
+      <c r="G143" s="7">
         <v>0</v>
       </c>
-      <c r="H143" s="12">
+      <c r="H143" s="8">
         <v>574445</v>
       </c>
     </row>
     <row r="144" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D144" s="9">
+      <c r="D144" s="5">
         <v>46015</v>
       </c>
-      <c r="E144" s="10">
+      <c r="E144" s="6">
         <v>32.369294779999997</v>
       </c>
-      <c r="F144" s="10">
+      <c r="F144" s="6">
         <v>32.369999999999997</v>
       </c>
-      <c r="G144" s="11">
+      <c r="G144" s="7">
         <v>0</v>
       </c>
-      <c r="H144" s="12">
+      <c r="H144" s="8">
         <v>288155</v>
       </c>
     </row>
     <row r="145" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D145" s="9">
+      <c r="D145" s="5">
         <v>46017</v>
       </c>
-      <c r="E145" s="10">
+      <c r="E145" s="6">
         <v>32.282091639999997</v>
       </c>
-      <c r="F145" s="10">
+      <c r="F145" s="6">
         <v>32.270000000000003</v>
       </c>
-      <c r="G145" s="11">
+      <c r="G145" s="7">
         <v>-3.0988534242330338E-2</v>
       </c>
-      <c r="H145" s="12">
+      <c r="H145" s="8">
         <v>339043</v>
       </c>
     </row>
     <row r="146" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D146" s="9">
+      <c r="D146" s="5">
         <v>46020</v>
       </c>
-      <c r="E146" s="10">
+      <c r="E146" s="6">
         <v>32.028294860000003</v>
       </c>
-      <c r="F146" s="10">
+      <c r="F146" s="6">
         <v>32.04</v>
       </c>
-      <c r="G146" s="11">
+      <c r="G146" s="7">
         <v>3.1210986267166042E-2</v>
       </c>
-      <c r="H146" s="12">
+      <c r="H146" s="8">
         <v>367307</v>
       </c>
     </row>
     <row r="147" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D147" s="9">
+      <c r="D147" s="5">
         <v>46021</v>
       </c>
-      <c r="E147" s="10">
+      <c r="E147" s="6">
         <v>31.911986649999999</v>
       </c>
-      <c r="F147" s="10">
+      <c r="F147" s="6">
         <v>31.93</v>
       </c>
-      <c r="G147" s="11">
+      <c r="G147" s="7">
         <v>6.2637018477920456E-2</v>
       </c>
-      <c r="H147" s="12">
+      <c r="H147" s="8">
         <v>456254</v>
       </c>
     </row>
     <row r="148" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D148" s="9">
+      <c r="D148" s="5">
         <v>46022</v>
       </c>
-      <c r="E148" s="10">
+      <c r="E148" s="6">
         <v>31.596312810000001</v>
       </c>
-      <c r="F148" s="10">
+      <c r="F148" s="6">
         <v>31.61</v>
       </c>
-      <c r="G148" s="11">
+      <c r="G148" s="7">
         <v>3.163555836760519E-2</v>
       </c>
-      <c r="H148" s="12">
+      <c r="H148" s="8">
         <v>426047</v>
       </c>
     </row>
     <row r="149" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D149" s="9">
+      <c r="D149" s="5">
         <v>46024</v>
       </c>
-      <c r="E149" s="10">
+      <c r="E149" s="6">
         <v>31.988712020000005</v>
       </c>
-      <c r="F149" s="10">
+      <c r="F149" s="6">
         <v>32</v>
       </c>
-      <c r="G149" s="11">
+      <c r="G149" s="7">
         <v>3.125E-2</v>
       </c>
-      <c r="H149" s="12">
+      <c r="H149" s="8">
         <v>672253</v>
       </c>
     </row>
     <row r="150" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D150" s="9">
+      <c r="D150" s="5">
         <v>46027</v>
       </c>
-      <c r="E150" s="10">
+      <c r="E150" s="6">
         <v>32.451595519999998</v>
       </c>
-      <c r="F150" s="10">
+      <c r="F150" s="6">
         <v>32.450000000000003</v>
       </c>
-      <c r="G150" s="11">
+      <c r="G150" s="7">
         <v>0</v>
       </c>
-      <c r="H150" s="12">
+      <c r="H150" s="8">
         <v>930954</v>
       </c>
     </row>
     <row r="151" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D151" s="9">
+      <c r="D151" s="5">
         <v>46028</v>
       </c>
-      <c r="E151" s="10">
+      <c r="E151" s="6">
         <v>32.73230435</v>
       </c>
-      <c r="F151" s="10">
+      <c r="F151" s="6">
         <v>32.74</v>
       </c>
-      <c r="G151" s="11">
+      <c r="G151" s="7">
         <v>3.0543677458766037E-2</v>
       </c>
-      <c r="H151" s="12">
+      <c r="H151" s="8">
         <v>859373</v>
       </c>
     </row>
     <row r="152" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D152" s="9">
+      <c r="D152" s="5">
         <v>46029</v>
       </c>
-      <c r="E152" s="10">
+      <c r="E152" s="6">
         <v>32.638341009999998</v>
       </c>
-      <c r="F152" s="10">
+      <c r="F152" s="6">
         <v>32.65</v>
       </c>
-      <c r="G152" s="11">
+      <c r="G152" s="7">
         <v>3.0627871362940279E-2</v>
       </c>
-      <c r="H152" s="12">
+      <c r="H152" s="8">
         <v>700686</v>
       </c>
     </row>
     <row r="153" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D153" s="9">
+      <c r="D153" s="5">
         <v>46030</v>
       </c>
-      <c r="E153" s="10">
+      <c r="E153" s="6">
         <v>32.292452969999999</v>
       </c>
-      <c r="F153" s="10">
+      <c r="F153" s="6">
         <v>32.299999999999997</v>
       </c>
-      <c r="G153" s="11">
+      <c r="G153" s="7">
         <v>3.0959752321981428E-2</v>
       </c>
-      <c r="H153" s="12">
+      <c r="H153" s="8">
         <v>572213</v>
       </c>
     </row>
     <row r="154" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D154" s="9">
+      <c r="D154" s="5">
         <v>46031</v>
       </c>
-      <c r="E154" s="10">
+      <c r="E154" s="6">
         <v>32.581532539999998</v>
       </c>
-      <c r="F154" s="10">
+      <c r="F154" s="6">
         <v>32.590000000000003</v>
       </c>
-      <c r="G154" s="11">
+      <c r="G154" s="7">
         <v>3.0684258975145751E-2</v>
       </c>
-      <c r="H154" s="12">
+      <c r="H154" s="8">
         <v>1095601</v>
       </c>
     </row>
     <row r="155" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D155" s="9">
+      <c r="D155" s="5">
         <v>46034</v>
       </c>
-      <c r="E155" s="10">
+      <c r="E155" s="6">
         <v>33.193309460000002</v>
       </c>
-      <c r="F155" s="10">
+      <c r="F155" s="6">
         <v>33.200000000000003</v>
       </c>
-      <c r="G155" s="11">
+      <c r="G155" s="7">
         <v>3.0120481927710847E-2</v>
       </c>
-      <c r="H155" s="12">
+      <c r="H155" s="8">
         <v>881251</v>
       </c>
     </row>
     <row r="156" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D156" s="9">
+      <c r="D156" s="5">
         <v>46035</v>
       </c>
-      <c r="E156" s="10">
+      <c r="E156" s="6">
         <v>33.149469199999999</v>
       </c>
-      <c r="F156" s="10">
+      <c r="F156" s="6">
         <v>33.15</v>
       </c>
-      <c r="G156" s="11">
+      <c r="G156" s="7">
         <v>0</v>
       </c>
-      <c r="H156" s="12">
+      <c r="H156" s="8">
         <v>753754</v>
       </c>
     </row>
     <row r="157" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D157" s="9">
+      <c r="D157" s="5">
         <v>46036</v>
       </c>
-      <c r="E157" s="10">
+      <c r="E157" s="6">
         <v>32.697196030000001</v>
       </c>
-      <c r="F157" s="10">
+      <c r="F157" s="6">
         <v>32.71</v>
       </c>
-      <c r="G157" s="11">
+      <c r="G157" s="7">
         <v>3.0571690614490984E-2</v>
       </c>
-      <c r="H157" s="12">
+      <c r="H157" s="8">
         <v>1007933</v>
       </c>
     </row>
     <row r="158" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D158" s="9">
+      <c r="D158" s="5">
         <v>46037</v>
       </c>
-      <c r="E158" s="10">
+      <c r="E158" s="6">
         <v>32.715164620000003</v>
       </c>
-      <c r="F158" s="10">
+      <c r="F158" s="6">
         <v>32.729999999999997</v>
       </c>
-      <c r="G158" s="11">
+      <c r="G158" s="7">
         <v>3.055300947143294E-2</v>
       </c>
-      <c r="H158" s="12">
+      <c r="H158" s="8">
         <v>852390</v>
       </c>
     </row>
     <row r="159" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D159" s="9">
+      <c r="D159" s="5">
         <v>46038</v>
       </c>
-      <c r="E159" s="10">
+      <c r="E159" s="6">
         <v>33.138977699999998</v>
       </c>
-      <c r="F159" s="10">
+      <c r="F159" s="6">
         <v>33.15</v>
       </c>
-      <c r="G159" s="11">
+      <c r="G159" s="7">
         <v>3.0165912518853696E-2</v>
       </c>
-      <c r="H159" s="12">
+      <c r="H159" s="8">
         <v>718488</v>
       </c>
     </row>
     <row r="160" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D160" s="9">
+      <c r="D160" s="5">
         <v>46042</v>
       </c>
-      <c r="E160" s="10">
+      <c r="E160" s="6">
         <v>32.057647320000001</v>
       </c>
-      <c r="F160" s="10">
+      <c r="F160" s="6">
         <v>32.07</v>
       </c>
-      <c r="G160" s="11">
+      <c r="G160" s="7">
         <v>3.1181789834736514E-2</v>
       </c>
-      <c r="H160" s="12">
+      <c r="H160" s="8">
         <v>741763</v>
       </c>
     </row>
     <row r="161" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D161" s="9">
+      <c r="D161" s="5">
         <v>46043</v>
       </c>
-      <c r="E161" s="10">
+      <c r="E161" s="6">
         <v>32.293014509999999</v>
       </c>
-      <c r="F161" s="10">
+      <c r="F161" s="6">
         <v>32.28</v>
       </c>
-      <c r="G161" s="11">
+      <c r="G161" s="7">
         <v>-3.0978934324659237E-2</v>
       </c>
-      <c r="H161" s="12">
+      <c r="H161" s="8">
         <v>1090405</v>
       </c>
     </row>
     <row r="162" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D162" s="9">
+      <c r="D162" s="5">
         <v>46044</v>
       </c>
-      <c r="E162" s="10">
+      <c r="E162" s="6">
         <v>32.677276380000002</v>
       </c>
-      <c r="F162" s="10">
+      <c r="F162" s="6">
         <v>32.68</v>
       </c>
-      <c r="G162" s="11">
+      <c r="G162" s="7">
         <v>0</v>
       </c>
-      <c r="H162" s="12">
+      <c r="H162" s="8">
         <v>467709</v>
       </c>
     </row>
     <row r="163" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D163" s="9">
+      <c r="D163" s="5">
         <v>46045</v>
       </c>
-      <c r="E163" s="10">
+      <c r="E163" s="6">
         <v>32.816403530000002</v>
       </c>
-      <c r="F163" s="10">
+      <c r="F163" s="6">
         <v>32.82</v>
       </c>
-      <c r="G163" s="11">
+      <c r="G163" s="7">
         <v>0</v>
       </c>
-      <c r="H163" s="12">
+      <c r="H163" s="8">
         <v>424675</v>
       </c>
     </row>
     <row r="164" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D164" s="9">
+      <c r="D164" s="5">
         <v>46048</v>
       </c>
-      <c r="E164" s="10">
+      <c r="E164" s="6">
         <v>32.792477910000002</v>
       </c>
-      <c r="F164" s="10">
+      <c r="F164" s="6">
         <v>32.78</v>
       </c>
-      <c r="G164" s="11">
+      <c r="G164" s="7">
         <v>-3.0506406345332523E-2</v>
       </c>
-      <c r="H164" s="12">
+      <c r="H164" s="8">
         <v>452394</v>
       </c>
     </row>
     <row r="165" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D165" s="9">
+      <c r="D165" s="5">
         <v>46049</v>
       </c>
-      <c r="E165" s="10">
+      <c r="E165" s="6">
         <v>33.314728600000002</v>
       </c>
-      <c r="F165" s="10">
+      <c r="F165" s="6">
         <v>33.33</v>
       </c>
-      <c r="G165" s="11">
+      <c r="G165" s="7">
         <v>6.0006000600060005E-2</v>
       </c>
-      <c r="H165" s="12">
+      <c r="H165" s="8">
         <v>452902</v>
       </c>
     </row>
     <row r="166" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D166" s="9">
+      <c r="D166" s="5">
         <v>46050</v>
       </c>
-      <c r="E166" s="10">
+      <c r="E166" s="6">
         <v>33.537175959999999</v>
       </c>
-      <c r="F166" s="10">
+      <c r="F166" s="6">
         <v>33.520000000000003</v>
       </c>
-      <c r="G166" s="11">
+      <c r="G166" s="7">
         <v>-5.9665871121718381E-2</v>
       </c>
-      <c r="H166" s="12">
+      <c r="H166" s="8">
         <v>784385</v>
       </c>
     </row>
     <row r="167" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D167" s="9">
+      <c r="D167" s="5">
         <v>46051</v>
       </c>
-      <c r="E167" s="10">
+      <c r="E167" s="6">
         <v>33.108173119999996</v>
       </c>
-      <c r="F167" s="10">
+      <c r="F167" s="6">
         <v>33.130000000000003</v>
       </c>
-      <c r="G167" s="11">
+      <c r="G167" s="7">
         <v>6.0368246302444917E-2</v>
       </c>
-      <c r="H167" s="12">
+      <c r="H167" s="8">
         <v>962239</v>
       </c>
     </row>
     <row r="168" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D168" s="9">
+      <c r="D168" s="5">
         <v>46052</v>
       </c>
-      <c r="E168" s="10">
+      <c r="E168" s="6">
         <v>32.202952430000003</v>
       </c>
-      <c r="F168" s="10">
+      <c r="F168" s="6">
         <v>32.22</v>
       </c>
-      <c r="G168" s="11">
+      <c r="G168" s="7">
         <v>6.2073246430788327E-2</v>
       </c>
-      <c r="H168" s="12">
+      <c r="H168" s="8">
         <v>744156</v>
       </c>
     </row>
     <row r="169" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D169" s="9">
+      <c r="D169" s="5">
         <v>46055</v>
       </c>
-      <c r="E169" s="10">
+      <c r="E169" s="6">
         <v>32.374331239999997</v>
       </c>
-      <c r="F169" s="10">
+      <c r="F169" s="6">
         <v>32.380000000000003</v>
       </c>
-      <c r="G169" s="11">
+      <c r="G169" s="7">
         <v>3.0883261272390366E-2</v>
       </c>
-      <c r="H169" s="12">
+      <c r="H169" s="8">
         <v>1025703</v>
       </c>
     </row>
     <row r="170" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D170" s="9">
+      <c r="D170" s="5">
         <v>46056</v>
       </c>
-      <c r="E170" s="10">
+      <c r="E170" s="6">
         <v>31.659485110000002</v>
       </c>
-      <c r="F170" s="10">
+      <c r="F170" s="6">
         <v>31.67</v>
       </c>
-      <c r="G170" s="11">
+      <c r="G170" s="7">
         <v>3.1575623618566466E-2</v>
       </c>
-      <c r="H170" s="12">
+      <c r="H170" s="8">
         <v>1073711</v>
       </c>
     </row>
     <row r="171" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D171" s="9">
+      <c r="D171" s="5">
         <v>46057</v>
       </c>
-      <c r="E171" s="10">
+      <c r="E171" s="6">
         <v>30.14051723</v>
       </c>
-      <c r="F171" s="10">
+      <c r="F171" s="6">
         <v>30.14</v>
       </c>
-      <c r="G171" s="11">
+      <c r="G171" s="7">
         <v>0</v>
       </c>
-      <c r="H171" s="12">
+      <c r="H171" s="8">
         <v>1765309</v>
       </c>
     </row>
     <row r="172" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D172" s="9">
+      <c r="D172" s="5">
         <v>46058</v>
       </c>
-      <c r="E172" s="10">
+      <c r="E172" s="6">
         <v>29.277753520000001</v>
       </c>
-      <c r="F172" s="10">
+      <c r="F172" s="6">
         <v>29.25</v>
       </c>
-      <c r="G172" s="11">
+      <c r="G172" s="7">
         <v>-0.10256410256410256</v>
       </c>
-      <c r="H172" s="12">
+      <c r="H172" s="8">
         <v>881668</v>
       </c>
     </row>
     <row r="173" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D173" s="9">
+      <c r="D173" s="5">
         <v>46059</v>
       </c>
-      <c r="E173" s="10">
+      <c r="E173" s="6">
         <v>30.446101280000004</v>
       </c>
-      <c r="F173" s="10">
+      <c r="F173" s="6">
         <v>30.45</v>
       </c>
-      <c r="G173" s="11">
+      <c r="G173" s="7">
         <v>0</v>
       </c>
-      <c r="H173" s="12">
+      <c r="H173" s="8">
         <v>807916</v>
       </c>
     </row>
     <row r="174" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D174" s="9">
+      <c r="D174" s="5">
         <v>46062</v>
       </c>
-      <c r="E174" s="10">
+      <c r="E174" s="6">
         <v>31.22496816</v>
       </c>
-      <c r="F174" s="10">
+      <c r="F174" s="6">
         <v>31.23</v>
       </c>
-      <c r="G174" s="11">
+      <c r="G174" s="7">
         <v>3.2020493115593983E-2</v>
       </c>
-      <c r="H174" s="12">
+      <c r="H174" s="8">
         <v>704989</v>
       </c>
     </row>
     <row r="175" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D175" s="9">
+      <c r="D175" s="5">
         <v>46063</v>
       </c>
-      <c r="E175" s="10">
+      <c r="E175" s="6">
         <v>31.158202639999999</v>
       </c>
-      <c r="F175" s="10">
+      <c r="F175" s="6">
         <v>31.150000000000002</v>
       </c>
-      <c r="G175" s="11">
+      <c r="G175" s="7">
         <v>-3.2102728731942212E-2</v>
       </c>
-      <c r="H175" s="12">
+      <c r="H175" s="8">
         <v>555619</v>
       </c>
     </row>
     <row r="176" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D176" s="9">
+      <c r="D176" s="5">
         <v>46064</v>
       </c>
-      <c r="E176" s="10">
+      <c r="E176" s="6">
         <v>31.03578877</v>
       </c>
-      <c r="F176" s="10">
+      <c r="F176" s="6">
         <v>30.95</v>
       </c>
-      <c r="G176" s="11">
+      <c r="G176" s="7">
         <v>-0.29079159935379645</v>
       </c>
-      <c r="H176" s="12">
+      <c r="H176" s="8">
         <v>778682</v>
       </c>
     </row>
     <row r="177" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D177" s="9">
+      <c r="D177" s="5">
         <v>46065</v>
       </c>
-      <c r="E177" s="10">
+      <c r="E177" s="6">
         <v>30.312022150000004</v>
       </c>
-      <c r="F177" s="10">
+      <c r="F177" s="6">
         <v>30.3</v>
       </c>
-      <c r="G177" s="11">
+      <c r="G177" s="7">
         <v>-3.3003300330033E-2</v>
       </c>
-      <c r="H177" s="12">
+      <c r="H177" s="8">
         <v>607645</v>
       </c>
     </row>
     <row r="178" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D178" s="9">
+      <c r="D178" s="5">
         <v>46066</v>
       </c>
-      <c r="E178" s="10">
+      <c r="E178" s="6">
         <v>30.428337930000001</v>
       </c>
-      <c r="F178" s="10">
+      <c r="F178" s="6">
         <v>30.41</v>
       </c>
-      <c r="G178" s="11">
+      <c r="G178" s="7">
         <v>-6.5767839526471555E-2</v>
       </c>
-      <c r="H178" s="12">
+      <c r="H178" s="8">
         <v>621681</v>
       </c>
     </row>
     <row r="179" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D179" s="9">
+      <c r="D179" s="5">
         <v>46070</v>
       </c>
-      <c r="E179" s="10">
+      <c r="E179" s="6">
         <v>30.215405919999998</v>
       </c>
-      <c r="F179" s="10">
+      <c r="F179" s="6">
         <v>30.19</v>
       </c>
-      <c r="G179" s="11">
+      <c r="G179" s="7">
         <v>-9.9370652533951637E-2</v>
       </c>
-      <c r="H179" s="12">
+      <c r="H179" s="8">
         <v>869278</v>
       </c>
     </row>
     <row r="180" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D180" s="9">
+      <c r="D180" s="5">
         <v>46071</v>
       </c>
-      <c r="E180" s="10">
+      <c r="E180" s="6">
         <v>30.521367990000005</v>
       </c>
-      <c r="F180" s="10">
+      <c r="F180" s="6">
         <v>30.53</v>
       </c>
-      <c r="G180" s="11">
+      <c r="G180" s="7">
         <v>3.2754667540124467E-2</v>
       </c>
-      <c r="H180" s="12">
+      <c r="H180" s="8">
         <v>785672</v>
       </c>
     </row>
     <row r="181" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D181" s="9">
+      <c r="D181" s="5">
         <v>46072</v>
       </c>
-      <c r="E181" s="10">
+      <c r="E181" s="6">
         <v>30.564045419999999</v>
       </c>
-      <c r="F181" s="10">
+      <c r="F181" s="6">
         <v>30.55</v>
       </c>
-      <c r="G181" s="11">
+      <c r="G181" s="7">
         <v>-3.2733224222585927E-2</v>
       </c>
-      <c r="H181" s="12">
+      <c r="H181" s="8">
         <v>674839</v>
       </c>
     </row>
     <row r="182" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D182" s="9">
+      <c r="D182" s="5">
         <v>46073</v>
       </c>
-      <c r="E182" s="10">
+      <c r="E182" s="6">
         <v>30.353999690000002</v>
       </c>
-      <c r="F182" s="10">
+      <c r="F182" s="6">
         <v>30.39</v>
       </c>
-      <c r="G182" s="11">
+      <c r="G182" s="7">
         <v>0.13162224415926291</v>
       </c>
-      <c r="H182" s="12">
+      <c r="H182" s="8">
         <v>449471</v>
       </c>
     </row>
     <row r="183" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D183" s="9">
+      <c r="D183" s="5">
         <v>46076</v>
       </c>
-      <c r="E183" s="10">
+      <c r="E183" s="6">
         <v>29.488189500000001</v>
       </c>
-      <c r="F183" s="10">
+      <c r="F183" s="6">
         <v>29.51</v>
       </c>
-      <c r="G183" s="11">
+      <c r="G183" s="7">
         <v>6.7773636055574391E-2</v>
       </c>
-      <c r="H183" s="12">
+      <c r="H183" s="8">
         <v>875948</v>
       </c>
     </row>
     <row r="184" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D184" s="9">
+      <c r="D184" s="5">
         <v>46077</v>
       </c>
-      <c r="E184" s="10">
+      <c r="E184" s="6">
         <v>30.062201720000004</v>
       </c>
-      <c r="F184" s="10">
+      <c r="F184" s="6">
         <v>30.05</v>
       </c>
-      <c r="G184" s="11">
+      <c r="G184" s="7">
         <v>-3.3277870216306155E-2</v>
       </c>
-      <c r="H184" s="12">
+      <c r="H184" s="8">
         <v>604783</v>
       </c>
     </row>
     <row r="185" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D185" s="9">
+      <c r="D185" s="5">
         <v>46078</v>
       </c>
-      <c r="E185" s="10">
+      <c r="E185" s="6">
         <v>30.552290530000001</v>
       </c>
-      <c r="F185" s="10">
+      <c r="F185" s="6">
         <v>30.57</v>
       </c>
-      <c r="G185" s="11">
+      <c r="G185" s="7">
         <v>6.5423617926071306E-2</v>
       </c>
-      <c r="H185" s="12">
+      <c r="H185" s="8">
         <v>333764</v>
       </c>
     </row>
     <row r="186" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D186" s="9">
+      <c r="D186" s="5">
         <v>46079</v>
       </c>
-      <c r="E186" s="10">
+      <c r="E186" s="6">
         <v>30.570531460000002</v>
       </c>
-      <c r="F186" s="10">
+      <c r="F186" s="6">
         <v>30.560000000000002</v>
       </c>
-      <c r="G186" s="11">
+      <c r="G186" s="7">
         <v>-3.2722513089005235E-2</v>
       </c>
-      <c r="H186" s="12">
+      <c r="H186" s="8">
         <v>505069</v>
       </c>
     </row>
     <row r="187" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D187" s="9">
+      <c r="D187" s="5">
         <v>46080</v>
       </c>
-      <c r="E187" s="10">
+      <c r="E187" s="6">
         <v>29.78015723</v>
       </c>
-      <c r="F187" s="10">
+      <c r="F187" s="6">
         <v>29.78</v>
       </c>
-      <c r="G187" s="11">
+      <c r="G187" s="7">
         <v>0</v>
       </c>
-      <c r="H187" s="12">
+      <c r="H187" s="8">
         <v>590538</v>
       </c>
     </row>
     <row r="188" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D188" s="13">
+      <c r="D188" s="5">
         <v>46083</v>
       </c>
-      <c r="E188" s="14">
+      <c r="E188" s="6">
         <v>29.927902870000004</v>
       </c>
-      <c r="F188" s="14">
+      <c r="F188" s="6">
         <v>29.91</v>
       </c>
-      <c r="G188" s="16">
+      <c r="G188" s="7">
         <v>-6.6867268472082922E-2</v>
       </c>
-      <c r="H188" s="15">
+      <c r="H188" s="8">
         <v>591965</v>
       </c>
     </row>
     <row r="189" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D189" s="13">
+      <c r="D189" s="5">
         <v>46084</v>
       </c>
-      <c r="E189" s="14">
+      <c r="E189" s="6">
         <v>29.461884909999998</v>
       </c>
-      <c r="F189" s="14">
+      <c r="F189" s="6">
         <v>29.46</v>
       </c>
-      <c r="G189" s="16">
+      <c r="G189" s="7">
         <v>0</v>
       </c>
-      <c r="H189" s="15">
+      <c r="H189" s="8">
         <v>684319</v>
       </c>
     </row>
     <row r="190" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D190" s="13">
+      <c r="D190" s="5">
         <v>46085</v>
       </c>
-      <c r="E190" s="14">
+      <c r="E190" s="6">
         <v>30.164804400000005</v>
       </c>
-      <c r="F190" s="14">
+      <c r="F190" s="6">
         <v>30.14</v>
       </c>
-      <c r="G190" s="16">
+      <c r="G190" s="7">
         <v>-6.6357000663570004E-2</v>
       </c>
-      <c r="H190" s="15">
+      <c r="H190" s="8">
         <v>323965</v>
       </c>
     </row>
     <row r="191" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D191" s="13">
+      <c r="D191" s="5">
         <v>46086</v>
       </c>
-      <c r="E191" s="14">
+      <c r="E191" s="6">
         <v>30.352058450000001</v>
       </c>
-      <c r="F191" s="14">
+      <c r="F191" s="6">
         <v>30.36</v>
       </c>
-      <c r="G191" s="16">
+      <c r="G191" s="7">
         <v>3.2938076416337288E-2</v>
       </c>
-      <c r="H191" s="15">
+      <c r="H191" s="8">
         <v>392407</v>
       </c>
     </row>
     <row r="192" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D192" s="13">
+      <c r="D192" s="5">
         <v>46087</v>
       </c>
-      <c r="E192" s="14">
+      <c r="E192" s="6">
         <v>29.911314650000001</v>
       </c>
-      <c r="F192" s="14">
+      <c r="F192" s="6">
         <v>29.900000000000002</v>
       </c>
-      <c r="G192" s="16">
+      <c r="G192" s="7">
         <v>-3.3444816053511704E-2</v>
       </c>
-      <c r="H192" s="15">
+      <c r="H192" s="8">
         <v>579157</v>
       </c>
     </row>
     <row r="193" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D193" s="13">
+      <c r="D193" s="5">
         <v>46090</v>
       </c>
-      <c r="E193" s="14">
+      <c r="E193" s="6">
         <v>30.362572100000001</v>
       </c>
-      <c r="F193" s="14">
+      <c r="F193" s="6">
         <v>30.38</v>
       </c>
-      <c r="G193" s="16">
+      <c r="G193" s="7">
         <v>6.583278472679395E-2</v>
       </c>
-      <c r="H193" s="15">
+      <c r="H193" s="8">
         <v>719207</v>
       </c>
     </row>
     <row r="194" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D194" s="13">
+      <c r="D194" s="5">
         <v>46091</v>
       </c>
-      <c r="E194" s="14">
+      <c r="E194" s="6">
         <v>30.22680137</v>
       </c>
-      <c r="F194" s="14">
+      <c r="F194" s="6">
         <v>30.240000000000002</v>
       </c>
-      <c r="G194" s="16">
+      <c r="G194" s="7">
         <v>3.3068783068783067E-2</v>
       </c>
-      <c r="H194" s="15">
+      <c r="H194" s="8">
         <v>386078</v>
       </c>
     </row>
     <row r="195" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D195" s="13">
+      <c r="D195" s="5">
         <v>46092</v>
       </c>
-      <c r="E195" s="14">
+      <c r="E195" s="6">
         <v>30.652528190000002</v>
       </c>
-      <c r="F195" s="14">
+      <c r="F195" s="6">
         <v>30.63</v>
       </c>
-      <c r="G195" s="16">
+      <c r="G195" s="7">
         <v>-6.5295461965393403E-2</v>
       </c>
-      <c r="H195" s="15">
+      <c r="H195" s="8">
         <v>559567</v>
       </c>
     </row>
     <row r="196" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D196" s="13">
+      <c r="D196" s="5">
         <v>46093</v>
       </c>
-      <c r="E196" s="14">
+      <c r="E196" s="6">
         <v>30.097647160000001</v>
       </c>
-      <c r="F196" s="14">
+      <c r="F196" s="6">
         <v>30.080000000000002</v>
       </c>
-      <c r="G196" s="16">
+      <c r="G196" s="7">
         <v>-6.6489361702127658E-2</v>
       </c>
-      <c r="H196" s="15">
+      <c r="H196" s="8">
         <v>556474</v>
       </c>
     </row>
     <row r="197" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D197" s="13">
+      <c r="D197" s="5">
         <v>46094</v>
       </c>
-      <c r="E197" s="14">
+      <c r="E197" s="6">
         <v>29.830200399999999</v>
       </c>
-      <c r="F197" s="14">
+      <c r="F197" s="6">
         <v>29.810000000000002</v>
       </c>
-      <c r="G197" s="16">
+      <c r="G197" s="7">
         <v>-6.7091580006709159E-2</v>
       </c>
-      <c r="H197" s="15">
+      <c r="H197" s="8">
         <v>347942</v>
       </c>
     </row>
     <row r="198" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D198" s="13">
+      <c r="D198" s="5">
         <v>46097</v>
       </c>
-      <c r="E198" s="14">
+      <c r="E198" s="6">
         <v>30.361419690000002</v>
       </c>
-      <c r="F198" s="14">
+      <c r="F198" s="6">
         <v>30.37</v>
       </c>
-      <c r="G198" s="16">
+      <c r="G198" s="7">
         <v>3.2927230819888048E-2</v>
       </c>
-      <c r="H198" s="15">
+      <c r="H198" s="8">
         <v>302013</v>
       </c>
     </row>
     <row r="199" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D199" s="13">
+      <c r="D199" s="5">
         <v>46098</v>
       </c>
-      <c r="E199" s="14">
+      <c r="E199" s="6">
         <v>30.47743595</v>
       </c>
-      <c r="F199" s="14">
+      <c r="F199" s="6">
         <v>30.48</v>
       </c>
-      <c r="G199" s="16">
+      <c r="G199" s="7">
         <v>0</v>
       </c>
-      <c r="H199" s="15">
+      <c r="H199" s="8">
         <v>683377</v>
       </c>
     </row>
     <row r="200" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D200" s="13">
+      <c r="D200" s="5">
         <v>46099</v>
       </c>
-      <c r="E200" s="14">
+      <c r="E200" s="6">
         <v>30.15702186</v>
       </c>
-      <c r="F200" s="14">
+      <c r="F200" s="6">
         <v>30.17</v>
       </c>
-      <c r="G200" s="16">
+      <c r="G200" s="7">
         <v>3.3145508783559825E-2</v>
       </c>
-      <c r="H200" s="15">
+      <c r="H200" s="8">
         <v>268857</v>
       </c>
     </row>
     <row r="201" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D201" s="13">
+      <c r="D201" s="5">
         <v>46100</v>
       </c>
-      <c r="E201" s="14">
+      <c r="E201" s="6">
         <v>30.0062976</v>
       </c>
-      <c r="F201" s="14">
+      <c r="F201" s="6">
         <v>29.990000000000002</v>
       </c>
-      <c r="G201" s="16">
+      <c r="G201" s="7">
         <v>-6.6688896298766259E-2</v>
       </c>
-      <c r="H201" s="15">
+      <c r="H201" s="8">
         <v>222652</v>
       </c>
     </row>
     <row r="202" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D202" s="13">
+      <c r="D202" s="5">
         <v>46101</v>
       </c>
-      <c r="E202" s="14">
+      <c r="E202" s="6">
         <v>29.22412516</v>
       </c>
-      <c r="F202" s="14">
+      <c r="F202" s="6">
         <v>29.26</v>
       </c>
-      <c r="G202" s="16">
+      <c r="G202" s="7">
         <v>0.13670539986329461</v>
       </c>
-      <c r="H202" s="15">
+      <c r="H202" s="8">
         <v>536779</v>
       </c>
     </row>
     <row r="203" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D203" s="13">
+      <c r="D203" s="5">
         <v>46104</v>
       </c>
-      <c r="E203" s="14">
+      <c r="E203" s="6">
         <v>29.7677306</v>
       </c>
-      <c r="F203" s="14">
+      <c r="F203" s="6">
         <v>29.78</v>
       </c>
-      <c r="G203" s="16">
+      <c r="G203" s="7">
         <v>3.3579583613163204E-2</v>
       </c>
-      <c r="H203" s="15">
+      <c r="H203" s="8">
         <v>564099</v>
       </c>
     </row>
     <row r="204" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D204" s="13">
+      <c r="D204" s="5">
         <v>46105</v>
       </c>
-      <c r="E204" s="14">
+      <c r="E204" s="6">
         <v>29.122569169999998</v>
       </c>
-      <c r="F204" s="14">
+      <c r="F204" s="6">
         <v>29.14</v>
       </c>
-      <c r="G204" s="16">
+      <c r="G204" s="7">
         <v>6.8634179821551136E-2</v>
       </c>
-      <c r="H204" s="15">
+      <c r="H204" s="8">
         <v>383975</v>
       </c>
     </row>
     <row r="205" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D205" s="13">
+      <c r="D205" s="5">
         <v>46106</v>
       </c>
-      <c r="E205" s="14">
+      <c r="E205" s="6">
         <v>29.294716260000001</v>
       </c>
-      <c r="F205" s="14">
+      <c r="F205" s="6">
         <v>29.28</v>
       </c>
-      <c r="G205" s="16">
+      <c r="G205" s="7">
         <v>-3.4153005464480878E-2</v>
       </c>
-      <c r="H205" s="15">
+      <c r="H205" s="8">
         <v>451998</v>
       </c>
     </row>
     <row r="206" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D206" s="13">
+      <c r="D206" s="5">
         <v>46107</v>
       </c>
-      <c r="E206" s="14">
+      <c r="E206" s="6">
         <v>28.345496820000005</v>
       </c>
-      <c r="F206" s="14">
+      <c r="F206" s="6">
         <v>28.330000000000002</v>
       </c>
-      <c r="G206" s="16">
+      <c r="G206" s="7">
         <v>-7.0596540769502295E-2</v>
       </c>
-      <c r="H206" s="15">
+      <c r="H206" s="8">
         <v>341693</v>
       </c>
     </row>
     <row r="207" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D207" s="13">
+      <c r="D207" s="5">
         <v>46108</v>
       </c>
-      <c r="E207" s="14">
+      <c r="E207" s="6">
         <v>27.491070830000005</v>
       </c>
-      <c r="F207" s="14">
+      <c r="F207" s="6">
         <v>27.5</v>
       </c>
-      <c r="G207" s="16">
+      <c r="G207" s="7">
         <v>3.6363636363636362E-2</v>
       </c>
-      <c r="H207" s="15">
+      <c r="H207" s="8">
         <v>554730</v>
       </c>
     </row>
     <row r="208" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D208" s="13">
+      <c r="D208" s="5">
         <v>46111</v>
       </c>
-      <c r="E208" s="14">
+      <c r="E208" s="6">
         <v>27.13981085</v>
       </c>
-      <c r="F208" s="14">
+      <c r="F208" s="6">
         <v>27.12</v>
       </c>
-      <c r="G208" s="16">
+      <c r="G208" s="7">
         <v>-7.3746312684365781E-2</v>
       </c>
-      <c r="H208" s="15">
+      <c r="H208" s="8">
         <v>745208</v>
       </c>
     </row>
-    <row r="209" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D209" s="13">
+    <row r="209" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D209" s="5">
         <v>46112</v>
       </c>
-      <c r="E209" s="14">
+      <c r="E209" s="6">
         <v>28.401577760000002</v>
       </c>
-      <c r="F209" s="14">
+      <c r="F209" s="6">
         <v>28.37</v>
       </c>
-      <c r="G209" s="16">
+      <c r="G209" s="7">
         <v>-0.10574550581600284</v>
       </c>
-      <c r="H209" s="15">
+      <c r="H209" s="8">
         <v>754908</v>
       </c>
+    </row>
+    <row r="210" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D210" s="5">
+        <v>46113</v>
+      </c>
+      <c r="E210" s="6">
+        <v>28.692756490000001</v>
+      </c>
+      <c r="F210" s="6">
+        <v>28.68</v>
+      </c>
+      <c r="G210" s="7">
+        <v>-3.4867503486750349E-2</v>
+      </c>
+      <c r="H210" s="8">
+        <v>747506</v>
+      </c>
+      <c r="J210" s="5"/>
+      <c r="K210" s="6"/>
+      <c r="L210" s="6"/>
+      <c r="M210" s="8"/>
+      <c r="N210" s="7"/>
+    </row>
+    <row r="211" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D211" s="5">
+        <v>46114</v>
+      </c>
+      <c r="E211" s="6">
+        <v>28.782368269999999</v>
+      </c>
+      <c r="F211" s="6">
+        <v>28.8</v>
+      </c>
+      <c r="G211" s="7">
+        <v>6.9444444444444448E-2</v>
+      </c>
+      <c r="H211" s="8">
+        <v>458582</v>
+      </c>
+      <c r="J211" s="5"/>
+      <c r="K211" s="6"/>
+      <c r="L211" s="6"/>
+      <c r="M211" s="8"/>
+      <c r="N211" s="7"/>
+    </row>
+    <row r="212" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D212" s="5">
+        <v>46118</v>
+      </c>
+      <c r="E212" s="6">
+        <v>28.859590399999998</v>
+      </c>
+      <c r="F212" s="6">
+        <v>28.84</v>
+      </c>
+      <c r="G212" s="7">
+        <v>-6.9348127600554782E-2</v>
+      </c>
+      <c r="H212" s="8">
+        <v>461005</v>
+      </c>
+      <c r="J212" s="5"/>
+      <c r="K212" s="6"/>
+      <c r="L212" s="6"/>
+      <c r="M212" s="8"/>
+      <c r="N212" s="7"/>
+    </row>
+    <row r="213" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D213" s="5">
+        <v>46119</v>
+      </c>
+      <c r="E213" s="6">
+        <v>29.043783530000002</v>
+      </c>
+      <c r="F213" s="6">
+        <v>29.05</v>
+      </c>
+      <c r="G213" s="7">
+        <v>3.4423407917383818E-2</v>
+      </c>
+      <c r="H213" s="8">
+        <v>831321</v>
+      </c>
+      <c r="J213" s="5"/>
+      <c r="K213" s="6"/>
+      <c r="L213" s="6"/>
+      <c r="M213" s="8"/>
+      <c r="N213" s="7"/>
+    </row>
+    <row r="214" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D214" s="5">
+        <v>46120</v>
+      </c>
+      <c r="E214" s="6">
+        <v>29.671425429999999</v>
+      </c>
+      <c r="F214" s="6">
+        <v>29.66</v>
+      </c>
+      <c r="G214" s="7">
+        <v>-3.3715441672285906E-2</v>
+      </c>
+      <c r="H214" s="8">
+        <v>672726</v>
+      </c>
+      <c r="J214" s="5"/>
+      <c r="K214" s="6"/>
+      <c r="L214" s="6"/>
+      <c r="M214" s="8"/>
+      <c r="N214" s="7"/>
+    </row>
+    <row r="215" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D215" s="5">
+        <v>46121</v>
+      </c>
+      <c r="E215" s="6">
+        <v>29.442826960000001</v>
+      </c>
+      <c r="F215" s="6">
+        <v>29.45</v>
+      </c>
+      <c r="G215" s="7">
+        <v>3.3955857385398983E-2</v>
+      </c>
+      <c r="H215" s="8">
+        <v>609509</v>
+      </c>
+      <c r="J215" s="5"/>
+      <c r="K215" s="6"/>
+      <c r="L215" s="6"/>
+      <c r="M215" s="8"/>
+      <c r="N215" s="7"/>
+    </row>
+    <row r="216" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D216" s="5">
+        <v>46122</v>
+      </c>
+      <c r="E216" s="6">
+        <v>29.535758489999999</v>
+      </c>
+      <c r="F216" s="6">
+        <v>29.52</v>
+      </c>
+      <c r="G216" s="7">
+        <v>-6.7750677506775062E-2</v>
+      </c>
+      <c r="H216" s="8">
+        <v>632054</v>
+      </c>
+      <c r="J216" s="5"/>
+      <c r="K216" s="6"/>
+      <c r="L216" s="6"/>
+      <c r="M216" s="8"/>
+      <c r="N216" s="7"/>
+    </row>
+    <row r="217" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D217" s="5">
+        <v>46125</v>
+      </c>
+      <c r="E217" s="6">
+        <v>30.412382040000004</v>
+      </c>
+      <c r="F217" s="6">
+        <v>30.400000000000002</v>
+      </c>
+      <c r="G217" s="7">
+        <v>-3.2894736842105261E-2</v>
+      </c>
+      <c r="H217" s="8">
+        <v>449888</v>
+      </c>
+      <c r="J217" s="5"/>
+      <c r="K217" s="6"/>
+      <c r="L217" s="6"/>
+      <c r="M217" s="8"/>
+      <c r="N217" s="7"/>
+    </row>
+    <row r="218" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D218" s="5">
+        <v>46126</v>
+      </c>
+      <c r="E218" s="6">
+        <v>31.223890130000001</v>
+      </c>
+      <c r="F218" s="6">
+        <v>31.240000000000002</v>
+      </c>
+      <c r="G218" s="7">
+        <v>6.4020486555697823E-2</v>
+      </c>
+      <c r="H218" s="8">
+        <v>463365</v>
+      </c>
+      <c r="J218" s="5"/>
+      <c r="K218" s="6"/>
+      <c r="L218" s="6"/>
+      <c r="M218" s="8"/>
+      <c r="N218" s="7"/>
+    </row>
+    <row r="219" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D219" s="5">
+        <v>46127</v>
+      </c>
+      <c r="E219" s="6">
+        <v>32.063526789999997</v>
+      </c>
+      <c r="F219" s="6">
+        <v>32.08</v>
+      </c>
+      <c r="G219" s="7">
+        <v>6.2344139650872821E-2</v>
+      </c>
+      <c r="H219" s="8">
+        <v>640276</v>
+      </c>
+      <c r="J219" s="5"/>
+      <c r="K219" s="6"/>
+      <c r="L219" s="6"/>
+      <c r="M219" s="8"/>
+      <c r="N219" s="7"/>
+    </row>
+    <row r="220" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D220" s="5">
+        <v>46128</v>
+      </c>
+      <c r="E220" s="6">
+        <v>32.363907330000004</v>
+      </c>
+      <c r="F220" s="6">
+        <v>32.340000000000003</v>
+      </c>
+      <c r="G220" s="7">
+        <v>-6.1842918985776131E-2</v>
+      </c>
+      <c r="H220" s="8">
+        <v>549741</v>
+      </c>
+      <c r="J220" s="5"/>
+      <c r="K220" s="6"/>
+      <c r="L220" s="6"/>
+      <c r="M220" s="8"/>
+      <c r="N220" s="7"/>
+    </row>
+    <row r="221" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D221" s="5">
+        <v>46129</v>
+      </c>
+      <c r="E221" s="6">
+        <v>32.739487459999999</v>
+      </c>
+      <c r="F221" s="6">
+        <v>32.72</v>
+      </c>
+      <c r="G221" s="7">
+        <v>-6.1124694376528121E-2</v>
+      </c>
+      <c r="H221" s="8">
+        <v>1128294</v>
+      </c>
+      <c r="J221" s="5"/>
+      <c r="K221" s="6"/>
+      <c r="L221" s="6"/>
+      <c r="M221" s="8"/>
+      <c r="N221" s="7"/>
+    </row>
+    <row r="222" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D222" s="5">
+        <v>46132</v>
+      </c>
+      <c r="E222" s="6">
+        <v>32.707679710000001</v>
+      </c>
+      <c r="F222" s="6">
+        <v>32.69</v>
+      </c>
+      <c r="G222" s="7">
+        <v>-6.11807892321811E-2</v>
+      </c>
+      <c r="H222" s="8">
+        <v>749945</v>
+      </c>
+      <c r="J222" s="5"/>
+      <c r="K222" s="6"/>
+      <c r="L222" s="6"/>
+      <c r="M222" s="8"/>
+      <c r="N222" s="7"/>
+    </row>
+    <row r="223" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D223" s="5">
+        <v>46133</v>
+      </c>
+      <c r="E223" s="6">
+        <v>32.595469029999997</v>
+      </c>
+      <c r="F223" s="6">
+        <v>32.61</v>
+      </c>
+      <c r="G223" s="7">
+        <v>3.0665440049064702E-2</v>
+      </c>
+      <c r="H223" s="8">
+        <v>807056</v>
+      </c>
+      <c r="J223" s="5"/>
+      <c r="K223" s="6"/>
+      <c r="L223" s="6"/>
+      <c r="M223" s="8"/>
+      <c r="N223" s="7"/>
+    </row>
+    <row r="224" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D224" s="5">
+        <v>46134</v>
+      </c>
+      <c r="E224" s="6">
+        <v>33.748447370000001</v>
+      </c>
+      <c r="F224" s="6">
+        <v>33.76</v>
+      </c>
+      <c r="G224" s="7">
+        <v>2.9620853080568721E-2</v>
+      </c>
+      <c r="H224" s="8">
+        <v>415526</v>
+      </c>
+      <c r="J224" s="5"/>
+      <c r="K224" s="6"/>
+      <c r="L224" s="6"/>
+      <c r="M224" s="8"/>
+      <c r="N224" s="7"/>
+    </row>
+    <row r="225" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D225" s="5">
+        <v>46135</v>
+      </c>
+      <c r="E225" s="6">
+        <v>32.797300020000002</v>
+      </c>
+      <c r="F225" s="6">
+        <v>32.79</v>
+      </c>
+      <c r="G225" s="7">
+        <v>-3.0497102775236352E-2</v>
+      </c>
+      <c r="H225" s="8">
+        <v>540412</v>
+      </c>
+      <c r="J225" s="5"/>
+      <c r="K225" s="6"/>
+      <c r="L225" s="6"/>
+      <c r="M225" s="8"/>
+      <c r="N225" s="7"/>
+    </row>
+    <row r="226" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D226" s="5">
+        <v>46136</v>
+      </c>
+      <c r="E226" s="6">
+        <v>33.362739869999999</v>
+      </c>
+      <c r="F226" s="6">
+        <v>33.369999999999997</v>
+      </c>
+      <c r="G226" s="7">
+        <v>2.9967036260113874E-2</v>
+      </c>
+      <c r="H226" s="8">
+        <v>398545</v>
+      </c>
+      <c r="J226" s="5"/>
+      <c r="K226" s="6"/>
+      <c r="L226" s="6"/>
+      <c r="M226" s="8"/>
+      <c r="N226" s="7"/>
+    </row>
+    <row r="227" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D227" s="5">
+        <v>46139</v>
+      </c>
+      <c r="E227" s="6">
+        <v>33.420081789999998</v>
+      </c>
+      <c r="F227" s="6">
+        <v>33.43</v>
+      </c>
+      <c r="G227" s="7">
+        <v>2.991325157044571E-2</v>
+      </c>
+      <c r="H227" s="8">
+        <v>421876</v>
+      </c>
+      <c r="J227" s="5"/>
+      <c r="K227" s="6"/>
+      <c r="L227" s="6"/>
+      <c r="M227" s="8"/>
+      <c r="N227" s="7"/>
+    </row>
+    <row r="228" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D228" s="5">
+        <v>46140</v>
+      </c>
+      <c r="E228" s="6">
+        <v>32.792946690000001</v>
+      </c>
+      <c r="F228" s="6">
+        <v>32.81</v>
+      </c>
+      <c r="G228" s="7">
+        <v>6.0957025297165499E-2</v>
+      </c>
+      <c r="H228" s="8">
+        <v>282448</v>
+      </c>
+      <c r="J228" s="5"/>
+      <c r="K228" s="6"/>
+      <c r="L228" s="6"/>
+      <c r="M228" s="8"/>
+      <c r="N228" s="7"/>
+    </row>
+    <row r="229" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D229" s="5">
+        <v>46141</v>
+      </c>
+      <c r="E229" s="6">
+        <v>32.795470459999997</v>
+      </c>
+      <c r="F229" s="6">
+        <v>32.79</v>
+      </c>
+      <c r="G229" s="7">
+        <v>-3.0497102775236352E-2</v>
+      </c>
+      <c r="H229" s="8">
+        <v>383051</v>
+      </c>
+      <c r="J229" s="5"/>
+      <c r="K229" s="6"/>
+      <c r="L229" s="6"/>
+      <c r="M229" s="8"/>
+      <c r="N229" s="7"/>
+    </row>
+    <row r="230" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D230" s="5">
+        <v>46142</v>
+      </c>
+      <c r="E230" s="6">
+        <v>32.921262390000003</v>
+      </c>
+      <c r="F230" s="6">
+        <v>32.9</v>
+      </c>
+      <c r="G230" s="7">
+        <v>-6.0790273556231011E-2</v>
+      </c>
+      <c r="H230" s="8">
+        <v>338606</v>
+      </c>
+      <c r="J230" s="5"/>
+      <c r="K230" s="6"/>
+      <c r="L230" s="6"/>
+      <c r="M230" s="8"/>
+      <c r="N230" s="7"/>
+    </row>
+    <row r="231" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D231" s="5">
+        <v>46143</v>
+      </c>
+      <c r="E231" s="6">
+        <v>33.611403240000001</v>
+      </c>
+      <c r="F231" s="6">
+        <v>33.6</v>
+      </c>
+      <c r="G231" s="7">
+        <v>-2.9761904761904764E-2</v>
+      </c>
+      <c r="H231" s="8">
+        <v>380468</v>
+      </c>
+      <c r="J231" s="5"/>
+      <c r="K231" s="6"/>
+      <c r="L231" s="6"/>
+      <c r="M231" s="8"/>
+      <c r="N231" s="7"/>
+    </row>
+    <row r="232" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D232" s="5">
+        <v>46146</v>
+      </c>
+      <c r="E232" s="6">
+        <v>33.987984869999998</v>
+      </c>
+      <c r="F232" s="6">
+        <v>33.979999999999997</v>
+      </c>
+      <c r="G232" s="7">
+        <v>-2.942907592701589E-2</v>
+      </c>
+      <c r="H232" s="8">
+        <v>822260</v>
+      </c>
+      <c r="J232" s="5"/>
+      <c r="K232" s="6"/>
+      <c r="L232" s="6"/>
+      <c r="M232" s="8"/>
+      <c r="N232" s="7"/>
+    </row>
+    <row r="233" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D233" s="5">
+        <v>46147</v>
+      </c>
+      <c r="E233" s="6">
+        <v>34.213949339999999</v>
+      </c>
+      <c r="F233" s="6">
+        <v>34.19</v>
+      </c>
+      <c r="G233" s="7">
+        <v>-5.8496636443404512E-2</v>
+      </c>
+      <c r="H233" s="8">
+        <v>530426</v>
+      </c>
+      <c r="J233" s="5"/>
+      <c r="K233" s="6"/>
+      <c r="L233" s="6"/>
+      <c r="M233" s="8"/>
+      <c r="N233" s="7"/>
+    </row>
+    <row r="234" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D234" s="5">
+        <v>46148</v>
+      </c>
+      <c r="E234" s="6">
+        <v>35.36805236</v>
+      </c>
+      <c r="F234" s="6">
+        <v>35.369999999999997</v>
+      </c>
+      <c r="G234" s="7">
+        <v>0</v>
+      </c>
+      <c r="H234" s="8">
+        <v>632283</v>
+      </c>
+      <c r="J234" s="5"/>
+      <c r="K234" s="6"/>
+      <c r="L234" s="6"/>
+      <c r="M234" s="8"/>
+      <c r="N234" s="7"/>
+    </row>
+    <row r="235" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D235" s="5">
+        <v>46149</v>
+      </c>
+      <c r="E235" s="6">
+        <v>35.380701500000001</v>
+      </c>
+      <c r="F235" s="6">
+        <v>35.35</v>
+      </c>
+      <c r="G235" s="7">
+        <v>-8.4865629420084868E-2</v>
+      </c>
+      <c r="H235" s="8">
+        <v>761879</v>
+      </c>
+      <c r="J235" s="5"/>
+      <c r="K235" s="6"/>
+      <c r="L235" s="6"/>
+      <c r="M235" s="8"/>
+      <c r="N235" s="7"/>
+    </row>
+    <row r="236" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D236" s="5">
+        <v>46150</v>
+      </c>
+      <c r="E236" s="6">
+        <v>36.390361589999998</v>
+      </c>
+      <c r="F236" s="6">
+        <v>36.369999999999997</v>
+      </c>
+      <c r="G236" s="7">
+        <v>-5.4990376684080293E-2</v>
+      </c>
+      <c r="H236" s="8">
+        <v>462376</v>
+      </c>
+      <c r="J236" s="5"/>
+      <c r="K236" s="6"/>
+      <c r="L236" s="6"/>
+      <c r="M236" s="8"/>
+      <c r="N236" s="7"/>
+    </row>
+    <row r="237" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D237" s="5">
+        <v>46153</v>
+      </c>
+      <c r="E237" s="6">
+        <v>36.570389499999997</v>
+      </c>
+      <c r="F237" s="6">
+        <v>36.549999999999997</v>
+      </c>
+      <c r="G237" s="7">
+        <v>-5.4719562243502058E-2</v>
+      </c>
+      <c r="H237" s="8">
+        <v>496975</v>
+      </c>
+      <c r="J237" s="5"/>
+      <c r="K237" s="6"/>
+      <c r="L237" s="6"/>
+      <c r="M237" s="8"/>
+      <c r="N237" s="7"/>
+    </row>
+    <row r="238" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D238" s="5">
+        <v>46154</v>
+      </c>
+      <c r="E238" s="6">
+        <v>35.974305170000001</v>
+      </c>
+      <c r="F238" s="6">
+        <v>35.96</v>
+      </c>
+      <c r="G238" s="7">
+        <v>-2.7808676307007785E-2</v>
+      </c>
+      <c r="H238" s="8">
+        <v>478986</v>
+      </c>
+      <c r="J238" s="5"/>
+      <c r="K238" s="6"/>
+      <c r="L238" s="6"/>
+      <c r="M238" s="8"/>
+      <c r="N238" s="7"/>
+    </row>
+    <row r="239" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D239" s="5">
+        <v>46155</v>
+      </c>
+      <c r="E239" s="6">
+        <v>36.461044919999999</v>
+      </c>
+      <c r="F239" s="6">
+        <v>36.47</v>
+      </c>
+      <c r="G239" s="7">
+        <v>2.7419797093501508E-2</v>
+      </c>
+      <c r="H239" s="8">
+        <v>430836</v>
+      </c>
+      <c r="J239" s="5"/>
+      <c r="K239" s="6"/>
+      <c r="L239" s="6"/>
+      <c r="M239" s="8"/>
+      <c r="N239" s="7"/>
+    </row>
+    <row r="240" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D240" s="5">
+        <v>46156</v>
+      </c>
+      <c r="E240" s="6">
+        <v>36.981748009999997</v>
+      </c>
+      <c r="F240" s="6">
+        <v>36.99</v>
+      </c>
+      <c r="G240" s="7">
+        <v>2.7034333603676668E-2</v>
+      </c>
+      <c r="H240" s="8">
+        <v>436579</v>
+      </c>
+      <c r="J240" s="5"/>
+      <c r="K240" s="6"/>
+      <c r="L240" s="6"/>
+      <c r="M240" s="8"/>
+      <c r="N240" s="7"/>
+    </row>
+    <row r="241" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D241" s="5">
+        <v>46157</v>
+      </c>
+      <c r="E241" s="6">
+        <v>36.374301780000003</v>
+      </c>
+      <c r="F241" s="6">
+        <v>36.36</v>
+      </c>
+      <c r="G241" s="7">
+        <v>-2.7502750275027507E-2</v>
+      </c>
+      <c r="H241" s="8">
+        <v>270179</v>
+      </c>
+      <c r="J241" s="5"/>
+      <c r="K241" s="6"/>
+      <c r="L241" s="6"/>
+      <c r="M241" s="8"/>
+      <c r="N241" s="7"/>
+    </row>
+    <row r="242" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D242" s="5">
+        <v>46160</v>
+      </c>
+      <c r="E242" s="6">
+        <v>36.139474270000001</v>
+      </c>
+      <c r="F242" s="6">
+        <v>36.130000000000003</v>
+      </c>
+      <c r="G242" s="7">
+        <v>-2.7677830058123444E-2</v>
+      </c>
+      <c r="H242" s="8">
+        <v>477517</v>
+      </c>
+      <c r="J242" s="5"/>
+      <c r="K242" s="6"/>
+      <c r="L242" s="6"/>
+      <c r="M242" s="8"/>
+      <c r="N242" s="7"/>
+    </row>
+    <row r="243" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D243" s="5">
+        <v>46161</v>
+      </c>
+      <c r="E243" s="6">
+        <v>35.74278829</v>
+      </c>
+      <c r="F243" s="6">
+        <v>35.76</v>
+      </c>
+      <c r="G243" s="7">
+        <v>5.5928411633109625E-2</v>
+      </c>
+      <c r="H243" s="8">
+        <v>399593</v>
+      </c>
+      <c r="J243" s="5"/>
+      <c r="K243" s="6"/>
+      <c r="L243" s="6"/>
+      <c r="M243" s="8"/>
+      <c r="N243" s="7"/>
+    </row>
+    <row r="244" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D244" s="5">
+        <v>46162</v>
+      </c>
+      <c r="E244" s="6">
+        <v>36.604447729999997</v>
+      </c>
+      <c r="F244" s="6">
+        <v>36.590000000000003</v>
+      </c>
+      <c r="G244" s="7">
+        <v>-2.7329871549603719E-2</v>
+      </c>
+      <c r="H244" s="8">
+        <v>634083</v>
+      </c>
+      <c r="J244" s="5"/>
+      <c r="K244" s="6"/>
+      <c r="L244" s="6"/>
+      <c r="M244" s="8"/>
+      <c r="N244" s="7"/>
+    </row>
+    <row r="245" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D245" s="5">
+        <v>46163</v>
+      </c>
+      <c r="E245" s="6">
+        <v>37.096972110000003</v>
+      </c>
+      <c r="F245" s="6">
+        <v>37.1</v>
+      </c>
+      <c r="G245" s="7">
+        <v>0</v>
+      </c>
+      <c r="H245" s="8">
+        <v>395835</v>
+      </c>
+      <c r="J245" s="5"/>
+      <c r="K245" s="6"/>
+      <c r="L245" s="6"/>
+      <c r="M245" s="8"/>
+      <c r="N245" s="7"/>
+    </row>
+    <row r="246" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D246" s="5">
+        <v>46164</v>
+      </c>
+      <c r="E246" s="6">
+        <v>37.247137049999999</v>
+      </c>
+      <c r="F246" s="6">
+        <v>37.25</v>
+      </c>
+      <c r="G246" s="7">
+        <v>0</v>
+      </c>
+      <c r="H246" s="8">
+        <v>503677</v>
+      </c>
+      <c r="J246" s="5"/>
+      <c r="K246" s="6"/>
+      <c r="L246" s="6"/>
+      <c r="M246" s="8"/>
+      <c r="N246" s="7"/>
+    </row>
+    <row r="247" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D247" s="5">
+        <v>46168</v>
+      </c>
+      <c r="E247" s="6">
+        <v>38.020874560000003</v>
+      </c>
+      <c r="F247" s="6">
+        <v>38.04</v>
+      </c>
+      <c r="G247" s="7">
+        <v>5.2576235541535232E-2</v>
+      </c>
+      <c r="H247" s="8">
+        <v>531334</v>
+      </c>
+      <c r="J247" s="5"/>
+      <c r="K247" s="6"/>
+      <c r="L247" s="6"/>
+      <c r="M247" s="8"/>
+      <c r="N247" s="7"/>
+    </row>
+    <row r="248" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D248" s="5">
+        <v>46169</v>
+      </c>
+      <c r="E248" s="6">
+        <v>37.826793940000002</v>
+      </c>
+      <c r="F248" s="6">
+        <v>37.840000000000003</v>
+      </c>
+      <c r="G248" s="7">
+        <v>2.6427061310782242E-2</v>
+      </c>
+      <c r="H248" s="8">
+        <v>335869</v>
+      </c>
+      <c r="J248" s="5"/>
+      <c r="K248" s="6"/>
+      <c r="L248" s="6"/>
+      <c r="M248" s="8"/>
+      <c r="N248" s="7"/>
+    </row>
+    <row r="249" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D249" s="5">
+        <v>46170</v>
+      </c>
+      <c r="E249" s="6">
+        <v>38.936644829999999</v>
+      </c>
+      <c r="F249" s="6">
+        <v>38.94</v>
+      </c>
+      <c r="G249" s="7">
+        <v>0</v>
+      </c>
+      <c r="H249" s="8">
+        <v>842392</v>
+      </c>
+      <c r="J249" s="5"/>
+      <c r="K249" s="6"/>
+      <c r="L249" s="6"/>
+      <c r="M249" s="8"/>
+      <c r="N249" s="7"/>
+    </row>
+    <row r="250" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D250" s="5">
+        <v>46171</v>
+      </c>
+      <c r="E250" s="6">
+        <v>40.122832189999997</v>
+      </c>
+      <c r="F250" s="6">
+        <v>40.14</v>
+      </c>
+      <c r="G250" s="7">
+        <v>4.9825610363726958E-2</v>
+      </c>
+      <c r="H250" s="8">
+        <v>738679</v>
+      </c>
+      <c r="J250" s="5"/>
+      <c r="K250" s="6"/>
+      <c r="L250" s="6"/>
+      <c r="M250" s="8"/>
+      <c r="N250" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="20" min="1" max="256" man="1"/>
   </rowBreaks>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="eb741f0f-4b02-46f7-a5cc-5fed6d3f02b6" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="758106d5-3889-4fe3-a1df-12f1d1b05021">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001E0660B144A9AE42A77E2C9F8F53BE09" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f30a998fa8cf3bfdbc16e4c9be9ca037">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="758106d5-3889-4fe3-a1df-12f1d1b05021" xmlns:ns3="eb741f0f-4b02-46f7-a5cc-5fed6d3f02b6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fdba9b19dd15d15d701284fe2c29960f" ns2:_="" ns3:_="">
+    <xsd:import namespace="758106d5-3889-4fe3-a1df-12f1d1b05021"/>
+    <xsd:import namespace="eb741f0f-4b02-46f7-a5cc-5fed6d3f02b6"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="758106d5-3889-4fe3-a1df-12f1d1b05021" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7c76111c-294f-43f4-b25e-d592509058c4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="eb741f0f-4b02-46f7-a5cc-5fed6d3f02b6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Kolona „Sveobuhvatna klasifikacija“" ma:hidden="true" ma:list="{8570aaff-2a87-4e49-9eec-12af4eae7bee}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="eb741f0f-4b02-46f7-a5cc-5fed6d3f02b6">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EADB9284-0ED8-41E8-B08B-636A4845F61B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4A32D5-0622-4F41-9EDB-2CAC52E784B9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="eb741f0f-4b02-46f7-a5cc-5fed6d3f02b6"/>
+    <ds:schemaRef ds:uri="758106d5-3889-4fe3-a1df-12f1d1b05021"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A55B7236-F2FB-416D-BAAD-DAD6C9826D8B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="758106d5-3889-4fe3-a1df-12f1d1b05021"/>
+    <ds:schemaRef ds:uri="eb741f0f-4b02-46f7-a5cc-5fed6d3f02b6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator>Crystal Decisions</dc:creator>
+  <cp:keywords/>
   <dc:description>Powered by Crystal</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101001E0660B144A9AE42A77E2C9F8F53BE09</vt:lpwstr>
+  </property>
+</Properties>
+</file>