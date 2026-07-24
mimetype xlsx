--- v2 (2026-06-08)
+++ v3 (2026-07-24)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Danijela\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Danijela\Downloads\Popup izmene\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7BD4C7B8-9974-468A-8AEB-773B1E09552C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E24EE70C-0D86-46DF-A014-6ADD11CCE0FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="500" xr2:uid="{A8C21064-ECEF-6B4A-867E-16F9E3D927B9}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="500" xr2:uid="{A8C21064-ECEF-6B4A-867E-16F9E3D927B9}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -581,68 +581,68 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EEE6538-01CA-284A-A3BA-E78EC9C78800}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A1:N250"/>
+  <dimension ref="A1:N271"/>
   <sheetViews>
-    <sheetView tabSelected="1" showOutlineSymbols="0" topLeftCell="A210" zoomScale="55" workbookViewId="0">
-      <selection activeCell="P234" sqref="P234"/>
+    <sheetView tabSelected="1" showOutlineSymbols="0" zoomScale="55" workbookViewId="0">
+      <selection activeCell="A257" sqref="A257"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="6.81640625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="6.77734375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="3" width="10.81640625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="14.81640625" customWidth="1"/>
+    <col min="1" max="3" width="10.77734375" customWidth="1"/>
+    <col min="4" max="4" width="14.5546875" customWidth="1"/>
+    <col min="5" max="5" width="12.5546875" customWidth="1"/>
+    <col min="6" max="6" width="11.44140625" customWidth="1"/>
+    <col min="7" max="7" width="21.5546875" customWidth="1"/>
+    <col min="8" max="8" width="14.77734375" customWidth="1"/>
     <col min="10" max="10" width="9" bestFit="1" customWidth="1"/>
-    <col min="11" max="12" width="6.90625" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="6.88671875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7" bestFit="1" customWidth="1"/>
-    <col min="14" max="14" width="6.90625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.88671875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
@@ -5073,91 +5073,448 @@
       <c r="L249" s="6"/>
       <c r="M249" s="8"/>
       <c r="N249" s="7"/>
     </row>
     <row r="250" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D250" s="5">
         <v>46171</v>
       </c>
       <c r="E250" s="6">
         <v>40.122832189999997</v>
       </c>
       <c r="F250" s="6">
         <v>40.14</v>
       </c>
       <c r="G250" s="7">
         <v>4.9825610363726958E-2</v>
       </c>
       <c r="H250" s="8">
         <v>738679</v>
       </c>
       <c r="J250" s="5"/>
       <c r="K250" s="6"/>
       <c r="L250" s="6"/>
       <c r="M250" s="8"/>
       <c r="N250" s="7"/>
+    </row>
+    <row r="251" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D251" s="5">
+        <v>46174</v>
+      </c>
+      <c r="E251" s="6">
+        <v>41.716518350000008</v>
+      </c>
+      <c r="F251" s="6">
+        <v>41.730000000000004</v>
+      </c>
+      <c r="G251" s="7">
+        <v>2.3963575365444526E-2</v>
+      </c>
+      <c r="H251" s="8">
+        <v>991093</v>
+      </c>
+    </row>
+    <row r="252" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D252" s="5">
+        <v>46175</v>
+      </c>
+      <c r="E252" s="6">
+        <v>41.415013199999997</v>
+      </c>
+      <c r="F252" s="6">
+        <v>41.4</v>
+      </c>
+      <c r="G252" s="7">
+        <v>-4.8309178743961352E-2</v>
+      </c>
+      <c r="H252" s="8">
+        <v>603261</v>
+      </c>
+    </row>
+    <row r="253" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D253" s="5">
+        <v>46176</v>
+      </c>
+      <c r="E253" s="6">
+        <v>40.157465799999997</v>
+      </c>
+      <c r="F253" s="6">
+        <v>40.19</v>
+      </c>
+      <c r="G253" s="7">
+        <v>7.4645434187608856E-2</v>
+      </c>
+      <c r="H253" s="8">
+        <v>684024</v>
+      </c>
+    </row>
+    <row r="254" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D254" s="5">
+        <v>46177</v>
+      </c>
+      <c r="E254" s="6">
+        <v>39.815649829999998</v>
+      </c>
+      <c r="F254" s="6">
+        <v>39.83</v>
+      </c>
+      <c r="G254" s="7">
+        <v>2.5106703489831787E-2</v>
+      </c>
+      <c r="H254" s="8">
+        <v>406238</v>
+      </c>
+    </row>
+    <row r="255" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D255" s="5">
+        <v>46178</v>
+      </c>
+      <c r="E255" s="6">
+        <v>37.380820730000003</v>
+      </c>
+      <c r="F255" s="6">
+        <v>37.369999999999997</v>
+      </c>
+      <c r="G255" s="7">
+        <v>-2.6759432700026758E-2</v>
+      </c>
+      <c r="H255" s="8">
+        <v>1155864</v>
+      </c>
+    </row>
+    <row r="256" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D256" s="5">
+        <v>46181</v>
+      </c>
+      <c r="E256" s="6">
+        <v>37.730454450000003</v>
+      </c>
+      <c r="F256" s="6">
+        <v>37.74</v>
+      </c>
+      <c r="G256" s="7">
+        <v>2.6497085320614736E-2</v>
+      </c>
+      <c r="H256" s="8">
+        <v>500688</v>
+      </c>
+    </row>
+    <row r="257" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D257" s="5">
+        <v>46182</v>
+      </c>
+      <c r="E257" s="6">
+        <v>36.964058479999998</v>
+      </c>
+      <c r="F257" s="6">
+        <v>36.94</v>
+      </c>
+      <c r="G257" s="7">
+        <v>-5.4141851651326477E-2</v>
+      </c>
+      <c r="H257" s="8">
+        <v>1112774</v>
+      </c>
+    </row>
+    <row r="258" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D258" s="5">
+        <v>46183</v>
+      </c>
+      <c r="E258" s="6">
+        <v>36.068758729999999</v>
+      </c>
+      <c r="F258" s="6">
+        <v>36.08</v>
+      </c>
+      <c r="G258" s="7">
+        <v>2.7716186252771623E-2</v>
+      </c>
+      <c r="H258" s="8">
+        <v>733931</v>
+      </c>
+    </row>
+    <row r="259" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D259" s="5">
+        <v>46184</v>
+      </c>
+      <c r="E259" s="6">
+        <v>36.945732270000001</v>
+      </c>
+      <c r="F259" s="6">
+        <v>36.96</v>
+      </c>
+      <c r="G259" s="7">
+        <v>2.705627705627706E-2</v>
+      </c>
+      <c r="H259" s="8">
+        <v>1380627</v>
+      </c>
+    </row>
+    <row r="260" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D260" s="5">
+        <v>46185</v>
+      </c>
+      <c r="E260" s="6">
+        <v>36.9747694</v>
+      </c>
+      <c r="F260" s="6">
+        <v>36.979999999999997</v>
+      </c>
+      <c r="G260" s="7">
+        <v>2.7041644131963222E-2</v>
+      </c>
+      <c r="H260" s="8">
+        <v>671364</v>
+      </c>
+    </row>
+    <row r="261" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D261" s="5">
+        <v>46188</v>
+      </c>
+      <c r="E261" s="6">
+        <v>38.302172669999997</v>
+      </c>
+      <c r="F261" s="6">
+        <v>38.31</v>
+      </c>
+      <c r="G261" s="7">
+        <v>2.6102845210127904E-2</v>
+      </c>
+      <c r="H261" s="8">
+        <v>842359</v>
+      </c>
+    </row>
+    <row r="262" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D262" s="5">
+        <v>46189</v>
+      </c>
+      <c r="E262" s="6">
+        <v>37.72590684</v>
+      </c>
+      <c r="F262" s="6">
+        <v>37.74</v>
+      </c>
+      <c r="G262" s="7">
+        <v>2.6497085320614736E-2</v>
+      </c>
+      <c r="H262" s="8">
+        <v>416033</v>
+      </c>
+    </row>
+    <row r="263" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D263" s="5">
+        <v>46190</v>
+      </c>
+      <c r="E263" s="6">
+        <v>37.363923309999997</v>
+      </c>
+      <c r="F263" s="6">
+        <v>37.369999999999997</v>
+      </c>
+      <c r="G263" s="7">
+        <v>2.6759432700026758E-2</v>
+      </c>
+      <c r="H263" s="8">
+        <v>562041</v>
+      </c>
+    </row>
+    <row r="264" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D264" s="5">
+        <v>46191</v>
+      </c>
+      <c r="E264" s="6">
+        <v>38.073554899999998</v>
+      </c>
+      <c r="F264" s="6">
+        <v>38.03</v>
+      </c>
+      <c r="G264" s="7">
+        <v>-0.10518012095713911</v>
+      </c>
+      <c r="H264" s="8">
+        <v>551965</v>
+      </c>
+    </row>
+    <row r="265" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D265" s="5">
+        <v>46195</v>
+      </c>
+      <c r="E265" s="6">
+        <v>37.577634189999998</v>
+      </c>
+      <c r="F265" s="6">
+        <v>37.56</v>
+      </c>
+      <c r="G265" s="7">
+        <v>-5.3248136315228969E-2</v>
+      </c>
+      <c r="H265" s="8">
+        <v>773368</v>
+      </c>
+    </row>
+    <row r="266" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D266" s="5">
+        <v>46196</v>
+      </c>
+      <c r="E266" s="6">
+        <v>36.638412420000002</v>
+      </c>
+      <c r="F266" s="6">
+        <v>36.65</v>
+      </c>
+      <c r="G266" s="7">
+        <v>2.7285129604365622E-2</v>
+      </c>
+      <c r="H266" s="8">
+        <v>445136</v>
+      </c>
+    </row>
+    <row r="267" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D267" s="5">
+        <v>46197</v>
+      </c>
+      <c r="E267" s="6">
+        <v>36.169967530000001</v>
+      </c>
+      <c r="F267" s="6">
+        <v>36.15</v>
+      </c>
+      <c r="G267" s="7">
+        <v>-5.5325034578146609E-2</v>
+      </c>
+      <c r="H267" s="8">
+        <v>677946</v>
+      </c>
+    </row>
+    <row r="268" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D268" s="5">
+        <v>46198</v>
+      </c>
+      <c r="E268" s="6">
+        <v>35.866415449999998</v>
+      </c>
+      <c r="F268" s="6">
+        <v>35.880000000000003</v>
+      </c>
+      <c r="G268" s="7">
+        <v>2.7870680044593091E-2</v>
+      </c>
+      <c r="H268" s="8">
+        <v>896301</v>
+      </c>
+    </row>
+    <row r="269" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D269" s="5">
+        <v>46199</v>
+      </c>
+      <c r="E269" s="6">
+        <v>36.261184069999999</v>
+      </c>
+      <c r="F269" s="6">
+        <v>36.18</v>
+      </c>
+      <c r="G269" s="7">
+        <v>-0.22111663902708678</v>
+      </c>
+      <c r="H269" s="8">
+        <v>721821</v>
+      </c>
+    </row>
+    <row r="270" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D270" s="5">
+        <v>46202</v>
+      </c>
+      <c r="E270" s="6">
+        <v>37.349841290000001</v>
+      </c>
+      <c r="F270" s="6">
+        <v>37.33</v>
+      </c>
+      <c r="G270" s="7">
+        <v>-5.3576212161800162E-2</v>
+      </c>
+      <c r="H270" s="8">
+        <v>637653</v>
+      </c>
+    </row>
+    <row r="271" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D271" s="5">
+        <v>46203</v>
+      </c>
+      <c r="E271" s="6">
+        <v>38.112874040000001</v>
+      </c>
+      <c r="F271" s="6">
+        <v>38.1</v>
+      </c>
+      <c r="G271" s="7">
+        <v>-2.6246719160104987E-2</v>
+      </c>
+      <c r="H271" s="8">
+        <v>394394</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="20" min="1" max="256" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="eb741f0f-4b02-46f7-a5cc-5fed6d3f02b6" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="758106d5-3889-4fe3-a1df-12f1d1b05021">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001E0660B144A9AE42A77E2C9F8F53BE09" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f30a998fa8cf3bfdbc16e4c9be9ca037">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="758106d5-3889-4fe3-a1df-12f1d1b05021" xmlns:ns3="eb741f0f-4b02-46f7-a5cc-5fed6d3f02b6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fdba9b19dd15d15d701284fe2c29960f" ns2:_="" ns3:_="">
     <xsd:import namespace="758106d5-3889-4fe3-a1df-12f1d1b05021"/>
     <xsd:import namespace="eb741f0f-4b02-46f7-a5cc-5fed6d3f02b6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
@@ -5318,64 +5675,64 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EADB9284-0ED8-41E8-B08B-636A4845F61B}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4A32D5-0622-4F41-9EDB-2CAC52E784B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="eb741f0f-4b02-46f7-a5cc-5fed6d3f02b6"/>
     <ds:schemaRef ds:uri="758106d5-3889-4fe3-a1df-12f1d1b05021"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EADB9284-0ED8-41E8-B08B-636A4845F61B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A55B7236-F2FB-416D-BAAD-DAD6C9826D8B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="758106d5-3889-4fe3-a1df-12f1d1b05021"/>
     <ds:schemaRef ds:uri="eb741f0f-4b02-46f7-a5cc-5fed6d3f02b6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">