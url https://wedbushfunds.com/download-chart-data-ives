--- v3 (2026-07-24)
+++ v4 (2026-09-08)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10328"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Danijela\Downloads\Popup izmene\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/arsen/Desktop/IVES/chart/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E24EE70C-0D86-46DF-A014-6ADD11CCE0FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84B90651-67B0-C44C-B1A0-17CBADEDEFA5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="500" xr2:uid="{A8C21064-ECEF-6B4A-867E-16F9E3D927B9}"/>
+    <workbookView xWindow="0" yWindow="660" windowWidth="25780" windowHeight="13860" tabRatio="500" xr2:uid="{A8C21064-ECEF-6B4A-867E-16F9E3D927B9}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -76,144 +77,154 @@
   </si>
   <si>
     <t>Close Price</t>
   </si>
   <si>
     <t>Premium/Discount</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>9037513</t>
   </si>
   <si>
     <t>Dan IVES Wedbush AI Revolution ETF - Market</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.00[$%-409]"/>
     <numFmt numFmtId="165" formatCode="#,##0.00[$%-409]"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="ARIAL"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="ARIAL"/>
-      <charset val="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+      <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -581,5033 +592,5073 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EEE6538-01CA-284A-A3BA-E78EC9C78800}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A1:N271"/>
+  <dimension ref="A1:N314"/>
   <sheetViews>
-    <sheetView tabSelected="1" showOutlineSymbols="0" zoomScale="55" workbookViewId="0">
-      <selection activeCell="A257" sqref="A257"/>
+    <sheetView tabSelected="1" showOutlineSymbols="0" topLeftCell="A289" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="G294" sqref="G294:G314"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="6.77734375" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="6.83203125" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="3" width="10.77734375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="14.77734375" customWidth="1"/>
+    <col min="1" max="3" width="10.83203125" customWidth="1"/>
+    <col min="4" max="4" width="14.5" customWidth="1"/>
+    <col min="5" max="5" width="12.5" customWidth="1"/>
+    <col min="6" max="6" width="11.33203125" customWidth="1"/>
+    <col min="7" max="7" width="21.5" customWidth="1"/>
+    <col min="8" max="8" width="14.83203125" customWidth="1"/>
     <col min="10" max="10" width="9" bestFit="1" customWidth="1"/>
-    <col min="11" max="12" width="6.88671875" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="6.83203125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7" bestFit="1" customWidth="1"/>
-    <col min="14" max="14" width="6.88671875" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.83203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="4">
-[...2 lines deleted...]
-      <c r="D2" s="9">
+      <c r="C2" s="4"/>
+      <c r="D2" s="5">
         <v>45811</v>
       </c>
       <c r="E2" s="10">
-        <v>25.2235595</v>
+        <v>25</v>
       </c>
       <c r="F2" s="10">
-        <v>25.2235595</v>
+        <v>25</v>
       </c>
       <c r="G2" s="11">
         <v>0</v>
       </c>
-      <c r="H2" s="12">
-[...4 lines deleted...]
-      <c r="D3" s="9">
+      <c r="H2" s="9"/>
+    </row>
+    <row r="3" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D3" s="5">
         <v>45812</v>
       </c>
       <c r="E3" s="10">
-        <v>25.350269000000004</v>
+        <v>25.35</v>
       </c>
       <c r="F3" s="10">
         <v>25.37</v>
       </c>
       <c r="G3" s="11">
-        <v>7.8833267638943633E-2</v>
-[...6 lines deleted...]
-      <c r="D4" s="9">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="H3" s="9"/>
+    </row>
+    <row r="4" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D4" s="5">
         <v>45813</v>
       </c>
       <c r="E4" s="10">
-        <v>25.176718579999999</v>
+        <v>25.18</v>
       </c>
       <c r="F4" s="10">
-        <v>25.240000000000002</v>
+        <v>25.24</v>
       </c>
       <c r="G4" s="11">
-        <v>0.23771790808240886</v>
-[...6 lines deleted...]
-      <c r="D5" s="9">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="H4" s="9"/>
+    </row>
+    <row r="5" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D5" s="5">
         <v>45814</v>
       </c>
       <c r="E5" s="10">
-        <v>25.545460710000004</v>
+        <v>25.55</v>
       </c>
       <c r="F5" s="10">
-        <v>25.560000000000002</v>
+        <v>25.56</v>
       </c>
       <c r="G5" s="11">
-        <v>3.912363067292645E-2</v>
-[...6 lines deleted...]
-      <c r="D6" s="9">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H5" s="9"/>
+    </row>
+    <row r="6" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D6" s="5">
         <v>45817</v>
       </c>
       <c r="E6" s="10">
-        <v>25.746400390000005</v>
+        <v>25.75</v>
       </c>
       <c r="F6" s="10">
         <v>25.76</v>
       </c>
       <c r="G6" s="11">
-        <v>3.8819875776397512E-2</v>
-[...6 lines deleted...]
-      <c r="D7" s="9">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H6" s="9"/>
+    </row>
+    <row r="7" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D7" s="5">
         <v>45818</v>
       </c>
       <c r="E7" s="10">
-        <v>25.832489679999998</v>
+        <v>25.83</v>
       </c>
       <c r="F7" s="10">
         <v>25.86</v>
       </c>
       <c r="G7" s="11">
-        <v>0.11600928074245939</v>
-[...6 lines deleted...]
-      <c r="D8" s="9">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="H7" s="9"/>
+    </row>
+    <row r="8" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D8" s="5">
         <v>45819</v>
       </c>
       <c r="E8" s="10">
-        <v>25.899523349999999</v>
+        <v>25.9</v>
       </c>
       <c r="F8" s="10">
         <v>25.93</v>
       </c>
       <c r="G8" s="11">
-        <v>0.11569610489780179</v>
-[...6 lines deleted...]
-      <c r="D9" s="9">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="H8" s="9"/>
+    </row>
+    <row r="9" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D9" s="5">
         <v>45820</v>
       </c>
       <c r="E9" s="10">
-        <v>26.021424029999999</v>
+        <v>26.02</v>
       </c>
       <c r="F9" s="10">
         <v>26.17</v>
       </c>
       <c r="G9" s="11">
-        <v>0.57317539166985099</v>
-[...6 lines deleted...]
-      <c r="D10" s="9">
+        <v>5.7999999999999996E-3</v>
+      </c>
+      <c r="H9" s="9"/>
+    </row>
+    <row r="10" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D10" s="5">
         <v>45821</v>
       </c>
       <c r="E10" s="10">
-        <v>25.734269900000001</v>
+        <v>25.73</v>
       </c>
       <c r="F10" s="10">
-        <v>25.740000000000002</v>
+        <v>25.74</v>
       </c>
       <c r="G10" s="11">
-        <v>3.8850038850038848E-2</v>
-[...6 lines deleted...]
-      <c r="D11" s="9">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H10" s="9"/>
+    </row>
+    <row r="11" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D11" s="5">
         <v>45824</v>
       </c>
       <c r="E11" s="10">
-        <v>26.243040380000004</v>
+        <v>26.24</v>
       </c>
       <c r="F11" s="10">
         <v>26.23</v>
       </c>
       <c r="G11" s="11">
-        <v>-3.812428516965307E-2</v>
-[...6 lines deleted...]
-      <c r="D12" s="9">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H11" s="9"/>
+    </row>
+    <row r="12" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D12" s="5">
         <v>45825</v>
       </c>
       <c r="E12" s="10">
-        <v>26.045690910000005</v>
+        <v>26.05</v>
       </c>
       <c r="F12" s="10">
         <v>26.09</v>
       </c>
       <c r="G12" s="11">
-        <v>0.15331544653123805</v>
-[...6 lines deleted...]
-      <c r="D13" s="9">
+        <v>1.5E-3</v>
+      </c>
+      <c r="H12" s="9"/>
+    </row>
+    <row r="13" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D13" s="5">
         <v>45826</v>
       </c>
       <c r="E13" s="10">
-        <v>26.050951359999999</v>
+        <v>26.05</v>
       </c>
       <c r="F13" s="10">
-        <v>26.080000000000002</v>
+        <v>26.08</v>
       </c>
       <c r="G13" s="11">
-        <v>0.11503067484662577</v>
-[...6 lines deleted...]
-      <c r="D14" s="9">
+        <v>1.1999999999999999E-3</v>
+      </c>
+      <c r="H13" s="9"/>
+    </row>
+    <row r="14" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D14" s="5">
         <v>45828</v>
       </c>
       <c r="E14" s="10">
-        <v>25.842142079999999</v>
+        <v>25.84</v>
       </c>
       <c r="F14" s="10">
         <v>25.86</v>
       </c>
       <c r="G14" s="11">
-        <v>7.7339520494972933E-2</v>
-[...6 lines deleted...]
-      <c r="D15" s="9">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="H14" s="9"/>
+    </row>
+    <row r="15" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D15" s="5">
         <v>45831</v>
       </c>
       <c r="E15" s="10">
-        <v>26.108682610000002</v>
+        <v>26.11</v>
       </c>
       <c r="F15" s="10">
         <v>26.13</v>
       </c>
       <c r="G15" s="11">
-        <v>7.6540375047837728E-2</v>
-[...6 lines deleted...]
-      <c r="D16" s="9">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="H15" s="9"/>
+    </row>
+    <row r="16" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D16" s="5">
         <v>45832</v>
       </c>
       <c r="E16" s="10">
-        <v>26.709086880000001</v>
+        <v>26.71</v>
       </c>
       <c r="F16" s="10">
         <v>26.75</v>
       </c>
       <c r="G16" s="11">
-        <v>0.14953271028037382</v>
-[...6 lines deleted...]
-      <c r="D17" s="9">
+        <v>1.5E-3</v>
+      </c>
+      <c r="H16" s="9"/>
+    </row>
+    <row r="17" spans="4:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D17" s="5">
         <v>45833</v>
       </c>
       <c r="E17" s="10">
-        <v>26.684268100000001</v>
+        <v>26.68</v>
       </c>
       <c r="F17" s="10">
         <v>26.96</v>
       </c>
       <c r="G17" s="11">
-        <v>1.0385756676557865</v>
-[...6 lines deleted...]
-      <c r="D18" s="9">
+        <v>1.0500000000000001E-2</v>
+      </c>
+      <c r="H17" s="9"/>
+    </row>
+    <row r="18" spans="4:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D18" s="5">
         <v>45834</v>
       </c>
       <c r="E18" s="10">
-        <v>26.9261561</v>
+        <v>26.93</v>
       </c>
       <c r="F18" s="10">
-        <v>26.990000000000002</v>
+        <v>26.99</v>
       </c>
       <c r="G18" s="11">
-        <v>0.22230455724342349</v>
-[...6 lines deleted...]
-      <c r="D19" s="9">
+        <v>2.2000000000000001E-3</v>
+      </c>
+      <c r="H18" s="9"/>
+    </row>
+    <row r="19" spans="4:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D19" s="5">
         <v>45835</v>
       </c>
       <c r="E19" s="10">
-        <v>26.896345520000001</v>
+        <v>26.9</v>
       </c>
       <c r="F19" s="10">
         <v>26.98</v>
       </c>
       <c r="G19" s="11">
-        <v>0.29651593773165308</v>
-[...6 lines deleted...]
-      <c r="D20" s="9">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="H19" s="9"/>
+    </row>
+    <row r="20" spans="4:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D20" s="5">
         <v>45838</v>
       </c>
       <c r="E20" s="10">
-        <v>27.074330380000003</v>
+        <v>27.07</v>
       </c>
       <c r="F20" s="10">
         <v>27.11</v>
       </c>
       <c r="G20" s="11">
-        <v>0.14754703061600885</v>
-[...5 lines deleted...]
-    <row r="21" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1.5E-3</v>
+      </c>
+      <c r="H20" s="9"/>
+    </row>
+    <row r="21" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D21" s="5">
         <v>45839</v>
       </c>
-      <c r="E21" s="6">
-[...2 lines deleted...]
-      <c r="F21" s="6">
+      <c r="E21" s="10">
+        <v>26.58</v>
+      </c>
+      <c r="F21" s="10">
         <v>26.62</v>
       </c>
-      <c r="G21" s="7">
-[...6 lines deleted...]
-    <row r="22" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G21" s="11">
+        <v>1.5E-3</v>
+      </c>
+      <c r="H21" s="8"/>
+    </row>
+    <row r="22" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D22" s="5">
         <v>45840</v>
       </c>
-      <c r="E22" s="6">
-[...2 lines deleted...]
-      <c r="F22" s="6">
+      <c r="E22" s="10">
+        <v>26.84</v>
+      </c>
+      <c r="F22" s="10">
         <v>26.87</v>
       </c>
-      <c r="G22" s="7">
-[...6 lines deleted...]
-    <row r="23" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G22" s="11">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H22" s="8"/>
+    </row>
+    <row r="23" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D23" s="5">
         <v>45841</v>
       </c>
-      <c r="E23" s="6">
-[...2 lines deleted...]
-      <c r="F23" s="6">
+      <c r="E23" s="10">
+        <v>27.19</v>
+      </c>
+      <c r="F23" s="10">
         <v>27.61</v>
       </c>
-      <c r="G23" s="7">
-[...6 lines deleted...]
-    <row r="24" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G23" s="11">
+        <v>1.54E-2</v>
+      </c>
+      <c r="H23" s="8"/>
+    </row>
+    <row r="24" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D24" s="5">
         <v>45845</v>
       </c>
-      <c r="E24" s="6">
-[...2 lines deleted...]
-      <c r="F24" s="6">
+      <c r="E24" s="10">
+        <v>27.01</v>
+      </c>
+      <c r="F24" s="10">
         <v>27.05</v>
       </c>
-      <c r="G24" s="7">
-[...6 lines deleted...]
-    <row r="25" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G24" s="11">
+        <v>1.5E-3</v>
+      </c>
+      <c r="H24" s="8"/>
+    </row>
+    <row r="25" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D25" s="5">
         <v>45846</v>
       </c>
-      <c r="E25" s="6">
-[...2 lines deleted...]
-      <c r="F25" s="6">
+      <c r="E25" s="10">
+        <v>27.1</v>
+      </c>
+      <c r="F25" s="10">
         <v>27.09</v>
       </c>
-      <c r="G25" s="7">
-[...6 lines deleted...]
-    <row r="26" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G25" s="11">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H25" s="8"/>
+    </row>
+    <row r="26" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D26" s="5">
         <v>45847</v>
       </c>
-      <c r="E26" s="6">
-[...2 lines deleted...]
-      <c r="F26" s="6">
+      <c r="E26" s="10">
+        <v>27.26</v>
+      </c>
+      <c r="F26" s="10">
         <v>27.28</v>
       </c>
-      <c r="G26" s="7">
-[...6 lines deleted...]
-    <row r="27" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G26" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H26" s="8"/>
+    </row>
+    <row r="27" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D27" s="5">
         <v>45848</v>
       </c>
-      <c r="E27" s="6">
-[...2 lines deleted...]
-      <c r="F27" s="6">
+      <c r="E27" s="10">
+        <v>27.06</v>
+      </c>
+      <c r="F27" s="10">
         <v>27.09</v>
       </c>
-      <c r="G27" s="7">
-[...6 lines deleted...]
-    <row r="28" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G27" s="11">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H27" s="8"/>
+    </row>
+    <row r="28" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D28" s="5">
         <v>45849</v>
       </c>
-      <c r="E28" s="6">
-[...2 lines deleted...]
-      <c r="F28" s="6">
+      <c r="E28" s="10">
+        <v>26.88</v>
+      </c>
+      <c r="F28" s="10">
         <v>26.89</v>
       </c>
-      <c r="G28" s="7">
-[...6 lines deleted...]
-    <row r="29" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G28" s="11">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H28" s="8"/>
+    </row>
+    <row r="29" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D29" s="5">
         <v>45852</v>
       </c>
-      <c r="E29" s="6">
-[...2 lines deleted...]
-      <c r="F29" s="6">
+      <c r="E29" s="10">
+        <v>27</v>
+      </c>
+      <c r="F29" s="10">
         <v>27.02</v>
       </c>
-      <c r="G29" s="7">
-[...6 lines deleted...]
-    <row r="30" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G29" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H29" s="8"/>
+    </row>
+    <row r="30" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D30" s="5">
         <v>45853</v>
       </c>
-      <c r="E30" s="6">
-[...12 lines deleted...]
-    <row r="31" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E30" s="10">
+        <v>27.32</v>
+      </c>
+      <c r="F30" s="10">
+        <v>27.33</v>
+      </c>
+      <c r="G30" s="11">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H30" s="8"/>
+    </row>
+    <row r="31" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D31" s="5">
         <v>45854</v>
       </c>
-      <c r="E31" s="6">
-[...2 lines deleted...]
-      <c r="F31" s="6">
+      <c r="E31" s="10">
+        <v>27.41</v>
+      </c>
+      <c r="F31" s="10">
         <v>27.43</v>
       </c>
-      <c r="G31" s="7">
-[...6 lines deleted...]
-    <row r="32" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G31" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H31" s="8"/>
+    </row>
+    <row r="32" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D32" s="5">
         <v>45855</v>
       </c>
-      <c r="E32" s="6">
-[...2 lines deleted...]
-      <c r="F32" s="6">
+      <c r="E32" s="10">
+        <v>27.7</v>
+      </c>
+      <c r="F32" s="10">
         <v>27.73</v>
       </c>
-      <c r="G32" s="7">
-[...6 lines deleted...]
-    <row r="33" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G32" s="11">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H32" s="8"/>
+    </row>
+    <row r="33" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D33" s="5">
         <v>45856</v>
       </c>
-      <c r="E33" s="6">
-[...2 lines deleted...]
-      <c r="F33" s="6">
+      <c r="E33" s="10">
+        <v>27.79</v>
+      </c>
+      <c r="F33" s="10">
         <v>27.82</v>
       </c>
-      <c r="G33" s="7">
-[...6 lines deleted...]
-    <row r="34" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G33" s="11">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H33" s="8"/>
+    </row>
+    <row r="34" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D34" s="5">
         <v>45859</v>
       </c>
-      <c r="E34" s="6">
-[...2 lines deleted...]
-      <c r="F34" s="6">
+      <c r="E34" s="10">
+        <v>27.75</v>
+      </c>
+      <c r="F34" s="10">
         <v>27.8</v>
       </c>
-      <c r="G34" s="7">
-[...6 lines deleted...]
-    <row r="35" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G34" s="11">
+        <v>1.8E-3</v>
+      </c>
+      <c r="H34" s="8"/>
+    </row>
+    <row r="35" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D35" s="5">
         <v>45860</v>
       </c>
-      <c r="E35" s="6">
-[...2 lines deleted...]
-      <c r="F35" s="6">
+      <c r="E35" s="10">
+        <v>27.5</v>
+      </c>
+      <c r="F35" s="10">
         <v>27.53</v>
       </c>
-      <c r="G35" s="7">
-[...6 lines deleted...]
-    <row r="36" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G35" s="11">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H35" s="8"/>
+    </row>
+    <row r="36" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D36" s="5">
         <v>45861</v>
       </c>
-      <c r="E36" s="6">
-[...2 lines deleted...]
-      <c r="F36" s="6">
+      <c r="E36" s="10">
+        <v>27.88</v>
+      </c>
+      <c r="F36" s="10">
         <v>27.89</v>
       </c>
-      <c r="G36" s="7">
-[...6 lines deleted...]
-    <row r="37" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G36" s="11">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H36" s="8"/>
+    </row>
+    <row r="37" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D37" s="5">
         <v>45862</v>
       </c>
-      <c r="E37" s="6">
-[...2 lines deleted...]
-      <c r="F37" s="6">
+      <c r="E37" s="10">
+        <v>27.92</v>
+      </c>
+      <c r="F37" s="10">
         <v>27.95</v>
       </c>
-      <c r="G37" s="7">
-[...6 lines deleted...]
-    <row r="38" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G37" s="11">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H37" s="8"/>
+    </row>
+    <row r="38" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D38" s="5">
         <v>45863</v>
       </c>
-      <c r="E38" s="6">
-[...2 lines deleted...]
-      <c r="F38" s="6">
+      <c r="E38" s="10">
+        <v>28.11</v>
+      </c>
+      <c r="F38" s="10">
         <v>28.14</v>
       </c>
-      <c r="G38" s="7">
-[...6 lines deleted...]
-    <row r="39" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G38" s="11">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H38" s="8"/>
+    </row>
+    <row r="39" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D39" s="5">
         <v>45866</v>
       </c>
-      <c r="E39" s="6">
-[...12 lines deleted...]
-    <row r="40" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E39" s="10">
+        <v>28.29</v>
+      </c>
+      <c r="F39" s="10">
+        <v>28.4</v>
+      </c>
+      <c r="G39" s="11">
+        <v>3.8999999999999998E-3</v>
+      </c>
+      <c r="H39" s="8"/>
+    </row>
+    <row r="40" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D40" s="5">
         <v>45867</v>
       </c>
-      <c r="E40" s="6">
-[...2 lines deleted...]
-      <c r="F40" s="6">
+      <c r="E40" s="10">
+        <v>28.17</v>
+      </c>
+      <c r="F40" s="10">
         <v>28.19</v>
       </c>
-      <c r="G40" s="7">
-[...6 lines deleted...]
-    <row r="41" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G40" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H40" s="8"/>
+    </row>
+    <row r="41" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D41" s="5">
         <v>45868</v>
       </c>
-      <c r="E41" s="6">
-[...2 lines deleted...]
-      <c r="F41" s="6">
+      <c r="E41" s="10">
+        <v>28.18</v>
+      </c>
+      <c r="F41" s="10">
         <v>28.22</v>
       </c>
-      <c r="G41" s="7">
-[...6 lines deleted...]
-    <row r="42" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G41" s="11">
+        <v>1.4E-3</v>
+      </c>
+      <c r="H41" s="8"/>
+    </row>
+    <row r="42" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D42" s="5">
         <v>45869</v>
       </c>
-      <c r="E42" s="6">
-[...2 lines deleted...]
-      <c r="F42" s="6">
+      <c r="E42" s="10">
+        <v>28.08</v>
+      </c>
+      <c r="F42" s="10">
         <v>28.11</v>
       </c>
-      <c r="G42" s="7">
-[...6 lines deleted...]
-    <row r="43" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G42" s="11">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H42" s="8"/>
+    </row>
+    <row r="43" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D43" s="5">
         <v>45870</v>
       </c>
-      <c r="E43" s="6">
-[...2 lines deleted...]
-      <c r="F43" s="6">
+      <c r="E43" s="10">
+        <v>27.17</v>
+      </c>
+      <c r="F43" s="10">
         <v>27.19</v>
       </c>
-      <c r="G43" s="7">
-[...6 lines deleted...]
-    <row r="44" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G43" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H43" s="8"/>
+    </row>
+    <row r="44" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D44" s="5">
         <v>45873</v>
       </c>
-      <c r="E44" s="6">
-[...2 lines deleted...]
-      <c r="F44" s="6">
+      <c r="E44" s="10">
+        <v>27.69</v>
+      </c>
+      <c r="F44" s="10">
         <v>27.72</v>
       </c>
-      <c r="G44" s="7">
-[...6 lines deleted...]
-    <row r="45" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G44" s="11">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H44" s="8"/>
+    </row>
+    <row r="45" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D45" s="5">
         <v>45874</v>
       </c>
-      <c r="E45" s="6">
-[...2 lines deleted...]
-      <c r="F45" s="6">
+      <c r="E45" s="10">
+        <v>27.66</v>
+      </c>
+      <c r="F45" s="10">
         <v>27.68</v>
       </c>
-      <c r="G45" s="7">
-[...6 lines deleted...]
-    <row r="46" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G45" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H45" s="8"/>
+    </row>
+    <row r="46" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D46" s="5">
         <v>45875</v>
       </c>
-      <c r="E46" s="6">
-[...2 lines deleted...]
-      <c r="F46" s="6">
+      <c r="E46" s="10">
+        <v>27.96</v>
+      </c>
+      <c r="F46" s="10">
         <v>27.98</v>
       </c>
-      <c r="G46" s="7">
-[...6 lines deleted...]
-    <row r="47" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G46" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H46" s="8"/>
+    </row>
+    <row r="47" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D47" s="5">
         <v>45876</v>
       </c>
-      <c r="E47" s="6">
-[...2 lines deleted...]
-      <c r="F47" s="6">
+      <c r="E47" s="10">
+        <v>27.88</v>
+      </c>
+      <c r="F47" s="10">
         <v>27.91</v>
       </c>
-      <c r="G47" s="7">
-[...6 lines deleted...]
-    <row r="48" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G47" s="11">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H47" s="8"/>
+    </row>
+    <row r="48" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D48" s="5">
         <v>45877</v>
       </c>
-      <c r="E48" s="6">
-[...2 lines deleted...]
-      <c r="F48" s="6">
+      <c r="E48" s="10">
+        <v>28.03</v>
+      </c>
+      <c r="F48" s="10">
         <v>28.02</v>
       </c>
-      <c r="G48" s="7">
-[...6 lines deleted...]
-    <row r="49" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G48" s="11">
+        <v>-4.0000000000000002E-4</v>
+      </c>
+      <c r="H48" s="8"/>
+    </row>
+    <row r="49" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D49" s="5">
         <v>45880</v>
       </c>
-      <c r="E49" s="6">
-[...2 lines deleted...]
-      <c r="F49" s="6">
+      <c r="E49" s="10">
+        <v>27.86</v>
+      </c>
+      <c r="F49" s="10">
         <v>27.89</v>
       </c>
-      <c r="G49" s="7">
-[...6 lines deleted...]
-    <row r="50" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G49" s="11">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H49" s="8"/>
+    </row>
+    <row r="50" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D50" s="5">
         <v>45881</v>
       </c>
-      <c r="E50" s="6">
-[...2 lines deleted...]
-      <c r="F50" s="6">
+      <c r="E50" s="10">
         <v>28.34</v>
       </c>
-      <c r="G50" s="7">
+      <c r="F50" s="10">
+        <v>28.34</v>
+      </c>
+      <c r="G50" s="11">
         <v>0</v>
       </c>
-      <c r="H50" s="8">
-[...3 lines deleted...]
-    <row r="51" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H50" s="8"/>
+    </row>
+    <row r="51" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D51" s="5">
         <v>45882</v>
       </c>
-      <c r="E51" s="6">
-[...12 lines deleted...]
-    <row r="52" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E51" s="10">
+        <v>28.47</v>
+      </c>
+      <c r="F51" s="10">
+        <v>28.49</v>
+      </c>
+      <c r="G51" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H51" s="8"/>
+    </row>
+    <row r="52" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D52" s="5">
         <v>45883</v>
       </c>
-      <c r="E52" s="6">
-[...2 lines deleted...]
-      <c r="F52" s="6">
+      <c r="E52" s="10">
+        <v>28.27</v>
+      </c>
+      <c r="F52" s="10">
         <v>28.29</v>
       </c>
-      <c r="G52" s="7">
-[...6 lines deleted...]
-    <row r="53" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G52" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H52" s="8"/>
+    </row>
+    <row r="53" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D53" s="5">
         <v>45884</v>
       </c>
-      <c r="E53" s="6">
-[...2 lines deleted...]
-      <c r="F53" s="6">
+      <c r="E53" s="10">
+        <v>28.24</v>
+      </c>
+      <c r="F53" s="10">
         <v>28.26</v>
       </c>
-      <c r="G53" s="7">
-[...6 lines deleted...]
-    <row r="54" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G53" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H53" s="8"/>
+    </row>
+    <row r="54" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D54" s="5">
         <v>45887</v>
       </c>
-      <c r="E54" s="6">
-[...2 lines deleted...]
-      <c r="F54" s="6">
+      <c r="E54" s="10">
+        <v>28.24</v>
+      </c>
+      <c r="F54" s="10">
         <v>28.26</v>
       </c>
-      <c r="G54" s="7">
-[...6 lines deleted...]
-    <row r="55" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G54" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H54" s="8"/>
+    </row>
+    <row r="55" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D55" s="5">
         <v>45888</v>
       </c>
-      <c r="E55" s="6">
-[...2 lines deleted...]
-      <c r="F55" s="6">
+      <c r="E55" s="10">
+        <v>27.56</v>
+      </c>
+      <c r="F55" s="10">
         <v>27.57</v>
       </c>
-      <c r="G55" s="7">
-[...6 lines deleted...]
-    <row r="56" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G55" s="11">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H55" s="8"/>
+    </row>
+    <row r="56" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D56" s="5">
         <v>45889</v>
       </c>
-      <c r="E56" s="6">
-[...5 lines deleted...]
-      <c r="G56" s="7">
+      <c r="E56" s="10">
+        <v>27.31</v>
+      </c>
+      <c r="F56" s="10">
+        <v>27.31</v>
+      </c>
+      <c r="G56" s="11">
         <v>0</v>
       </c>
-      <c r="H56" s="8">
-[...3 lines deleted...]
-    <row r="57" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H56" s="8"/>
+    </row>
+    <row r="57" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D57" s="5">
         <v>45890</v>
       </c>
-      <c r="E57" s="6">
-[...2 lines deleted...]
-      <c r="F57" s="6">
+      <c r="E57" s="10">
+        <v>27.15</v>
+      </c>
+      <c r="F57" s="10">
         <v>27.17</v>
       </c>
-      <c r="G57" s="7">
-[...6 lines deleted...]
-    <row r="58" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G57" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H57" s="8"/>
+    </row>
+    <row r="58" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D58" s="5">
         <v>45891</v>
       </c>
-      <c r="E58" s="6">
-[...2 lines deleted...]
-      <c r="F58" s="6">
+      <c r="E58" s="10">
+        <v>27.74</v>
+      </c>
+      <c r="F58" s="10">
         <v>27.77</v>
       </c>
-      <c r="G58" s="7">
-[...6 lines deleted...]
-    <row r="59" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G58" s="11">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H58" s="8"/>
+    </row>
+    <row r="59" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D59" s="5">
         <v>45894</v>
       </c>
-      <c r="E59" s="6">
-[...2 lines deleted...]
-      <c r="F59" s="6">
+      <c r="E59" s="10">
+        <v>27.69</v>
+      </c>
+      <c r="F59" s="10">
         <v>27.71</v>
       </c>
-      <c r="G59" s="7">
-[...6 lines deleted...]
-    <row r="60" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G59" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H59" s="8"/>
+    </row>
+    <row r="60" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D60" s="5">
         <v>45895</v>
       </c>
-      <c r="E60" s="6">
-[...2 lines deleted...]
-      <c r="F60" s="6">
+      <c r="E60" s="10">
+        <v>27.77</v>
+      </c>
+      <c r="F60" s="10">
         <v>27.79</v>
       </c>
-      <c r="G60" s="7">
-[...6 lines deleted...]
-    <row r="61" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G60" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H60" s="8"/>
+    </row>
+    <row r="61" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D61" s="5">
         <v>45896</v>
       </c>
-      <c r="E61" s="6">
-[...2 lines deleted...]
-      <c r="F61" s="6">
+      <c r="E61" s="10">
+        <v>28.1</v>
+      </c>
+      <c r="F61" s="10">
         <v>28.12</v>
       </c>
-      <c r="G61" s="7">
-[...6 lines deleted...]
-    <row r="62" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G61" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H61" s="8"/>
+    </row>
+    <row r="62" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D62" s="5">
         <v>45897</v>
       </c>
-      <c r="E62" s="6">
-[...2 lines deleted...]
-      <c r="F62" s="6">
+      <c r="E62" s="10">
+        <v>28.62</v>
+      </c>
+      <c r="F62" s="10">
         <v>28.63</v>
       </c>
-      <c r="G62" s="7">
-[...6 lines deleted...]
-    <row r="63" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G62" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H62" s="8"/>
+    </row>
+    <row r="63" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D63" s="5">
         <v>45898</v>
       </c>
-      <c r="E63" s="6">
-[...2 lines deleted...]
-      <c r="F63" s="6">
+      <c r="E63" s="10">
+        <v>28.31</v>
+      </c>
+      <c r="F63" s="10">
         <v>28.34</v>
       </c>
-      <c r="G63" s="7">
-[...6 lines deleted...]
-    <row r="64" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G63" s="11">
+        <v>1.1000000000000001E-3</v>
+      </c>
+      <c r="H63" s="8"/>
+    </row>
+    <row r="64" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D64" s="5">
         <v>45902</v>
       </c>
-      <c r="E64" s="6">
-[...2 lines deleted...]
-      <c r="F64" s="6">
+      <c r="E64" s="10">
+        <v>28.16</v>
+      </c>
+      <c r="F64" s="10">
         <v>28.18</v>
       </c>
-      <c r="G64" s="7">
-[...6 lines deleted...]
-    <row r="65" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G64" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H64" s="8"/>
+    </row>
+    <row r="65" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D65" s="5">
         <v>45903</v>
       </c>
-      <c r="E65" s="6">
-[...2 lines deleted...]
-      <c r="F65" s="6">
+      <c r="E65" s="10">
+        <v>28.34</v>
+      </c>
+      <c r="F65" s="10">
         <v>28.35</v>
       </c>
-      <c r="G65" s="7">
-[...6 lines deleted...]
-    <row r="66" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G65" s="11">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H65" s="8"/>
+    </row>
+    <row r="66" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D66" s="5">
         <v>45904</v>
       </c>
-      <c r="E66" s="6">
-[...2 lines deleted...]
-      <c r="F66" s="6">
+      <c r="E66" s="10">
+        <v>28.46</v>
+      </c>
+      <c r="F66" s="10">
         <v>28.48</v>
       </c>
-      <c r="G66" s="7">
-[...6 lines deleted...]
-    <row r="67" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G66" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H66" s="8"/>
+    </row>
+    <row r="67" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D67" s="5">
         <v>45905</v>
       </c>
-      <c r="E67" s="6">
-[...2 lines deleted...]
-      <c r="F67" s="6">
+      <c r="E67" s="10">
+        <v>28.87</v>
+      </c>
+      <c r="F67" s="10">
         <v>28.89</v>
       </c>
-      <c r="G67" s="7">
-[...6 lines deleted...]
-    <row r="68" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G67" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H67" s="8"/>
+    </row>
+    <row r="68" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D68" s="5">
         <v>45908</v>
       </c>
-      <c r="E68" s="6">
-[...2 lines deleted...]
-      <c r="F68" s="6">
+      <c r="E68" s="10">
+        <v>29.33</v>
+      </c>
+      <c r="F68" s="10">
         <v>29.36</v>
       </c>
-      <c r="G68" s="7">
-[...6 lines deleted...]
-    <row r="69" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G68" s="11">
+        <v>1E-3</v>
+      </c>
+      <c r="H68" s="8"/>
+    </row>
+    <row r="69" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D69" s="5">
         <v>45909</v>
       </c>
-      <c r="E69" s="6">
-[...12 lines deleted...]
-    <row r="70" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E69" s="10">
+        <v>29.63</v>
+      </c>
+      <c r="F69" s="10">
+        <v>29.65</v>
+      </c>
+      <c r="G69" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H69" s="8"/>
+    </row>
+    <row r="70" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D70" s="5">
         <v>45910</v>
       </c>
-      <c r="E70" s="6">
-[...2 lines deleted...]
-      <c r="F70" s="6">
+      <c r="E70" s="10">
+        <v>30.31</v>
+      </c>
+      <c r="F70" s="10">
         <v>30.34</v>
       </c>
-      <c r="G70" s="7">
-[...6 lines deleted...]
-    <row r="71" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G70" s="11">
+        <v>1E-3</v>
+      </c>
+      <c r="H70" s="8"/>
+    </row>
+    <row r="71" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D71" s="5">
         <v>45911</v>
       </c>
-      <c r="E71" s="6">
-[...2 lines deleted...]
-      <c r="F71" s="6">
+      <c r="E71" s="10">
+        <v>30.53</v>
+      </c>
+      <c r="F71" s="10">
         <v>30.55</v>
       </c>
-      <c r="G71" s="7">
-[...6 lines deleted...]
-    <row r="72" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G71" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H71" s="8"/>
+    </row>
+    <row r="72" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D72" s="5">
         <v>45912</v>
       </c>
-      <c r="E72" s="6">
-[...2 lines deleted...]
-      <c r="F72" s="6">
+      <c r="E72" s="10">
+        <v>30.67</v>
+      </c>
+      <c r="F72" s="10">
         <v>30.69</v>
       </c>
-      <c r="G72" s="7">
-[...6 lines deleted...]
-    <row r="73" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G72" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H72" s="8"/>
+    </row>
+    <row r="73" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D73" s="5">
         <v>45915</v>
       </c>
-      <c r="E73" s="6">
-[...2 lines deleted...]
-      <c r="F73" s="6">
+      <c r="E73" s="10">
+        <v>31.22</v>
+      </c>
+      <c r="F73" s="10">
         <v>31.25</v>
       </c>
-      <c r="G73" s="7">
-[...6 lines deleted...]
-    <row r="74" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G73" s="11">
+        <v>1E-3</v>
+      </c>
+      <c r="H73" s="8"/>
+    </row>
+    <row r="74" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D74" s="5">
         <v>45916</v>
       </c>
-      <c r="E74" s="6">
-[...12 lines deleted...]
-    <row r="75" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E74" s="10">
+        <v>31.3</v>
+      </c>
+      <c r="F74" s="10">
+        <v>31.33</v>
+      </c>
+      <c r="G74" s="11">
+        <v>1E-3</v>
+      </c>
+      <c r="H74" s="8"/>
+    </row>
+    <row r="75" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D75" s="5">
         <v>45917</v>
       </c>
-      <c r="E75" s="6">
-[...2 lines deleted...]
-      <c r="F75" s="6">
+      <c r="E75" s="10">
+        <v>31.33</v>
+      </c>
+      <c r="F75" s="10">
         <v>31.34</v>
       </c>
-      <c r="G75" s="7">
-[...6 lines deleted...]
-    <row r="76" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G75" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H75" s="8"/>
+    </row>
+    <row r="76" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D76" s="5">
         <v>45918</v>
       </c>
-      <c r="E76" s="6">
-[...2 lines deleted...]
-      <c r="F76" s="6">
+      <c r="E76" s="10">
+        <v>31.68</v>
+      </c>
+      <c r="F76" s="10">
         <v>31.7</v>
       </c>
-      <c r="G76" s="7">
-[...6 lines deleted...]
-    <row r="77" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G76" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H76" s="8"/>
+    </row>
+    <row r="77" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D77" s="5">
         <v>45919</v>
       </c>
-      <c r="E77" s="6">
-[...2 lines deleted...]
-      <c r="F77" s="6">
+      <c r="E77" s="10">
+        <v>32.17</v>
+      </c>
+      <c r="F77" s="10">
         <v>32.18</v>
       </c>
-      <c r="G77" s="7">
-[...6 lines deleted...]
-    <row r="78" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G77" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H77" s="8"/>
+    </row>
+    <row r="78" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D78" s="5">
         <v>45922</v>
       </c>
-      <c r="E78" s="6">
-[...2 lines deleted...]
-      <c r="F78" s="6">
+      <c r="E78" s="10">
+        <v>32.549999999999997</v>
+      </c>
+      <c r="F78" s="10">
         <v>32.57</v>
       </c>
-      <c r="G78" s="7">
-[...6 lines deleted...]
-    <row r="79" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G78" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H78" s="8"/>
+    </row>
+    <row r="79" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D79" s="5">
         <v>45923</v>
       </c>
-      <c r="E79" s="6">
-[...2 lines deleted...]
-      <c r="F79" s="6">
+      <c r="E79" s="10">
+        <v>32.25</v>
+      </c>
+      <c r="F79" s="10">
         <v>32.28</v>
       </c>
-      <c r="G79" s="7">
-[...6 lines deleted...]
-    <row r="80" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G79" s="11">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="H79" s="8"/>
+    </row>
+    <row r="80" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D80" s="5">
         <v>45924</v>
       </c>
-      <c r="E80" s="6">
-[...2 lines deleted...]
-      <c r="F80" s="6">
+      <c r="E80" s="10">
         <v>32.200000000000003</v>
       </c>
-      <c r="G80" s="7">
+      <c r="F80" s="10">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="G80" s="11">
         <v>0</v>
       </c>
-      <c r="H80" s="8">
-[...3 lines deleted...]
-    <row r="81" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H80" s="8"/>
+    </row>
+    <row r="81" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D81" s="5">
         <v>45925</v>
       </c>
-      <c r="E81" s="6">
-[...2 lines deleted...]
-      <c r="F81" s="6">
+      <c r="E81" s="10">
+        <v>31.77</v>
+      </c>
+      <c r="F81" s="10">
         <v>31.76</v>
       </c>
-      <c r="G81" s="7">
-[...6 lines deleted...]
-    <row r="82" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G81" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H81" s="8"/>
+    </row>
+    <row r="82" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D82" s="5">
         <v>45926</v>
       </c>
-      <c r="E82" s="6">
-[...2 lines deleted...]
-      <c r="F82" s="6">
+      <c r="E82" s="10">
+        <v>31.76</v>
+      </c>
+      <c r="F82" s="10">
         <v>31.79</v>
       </c>
-      <c r="G82" s="7">
-[...6 lines deleted...]
-    <row r="83" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G82" s="11">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="H82" s="8"/>
+    </row>
+    <row r="83" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D83" s="5">
         <v>45929</v>
       </c>
-      <c r="E83" s="6">
-[...2 lines deleted...]
-      <c r="F83" s="6">
+      <c r="E83" s="10">
+        <v>32.07</v>
+      </c>
+      <c r="F83" s="10">
         <v>32.090000000000003</v>
       </c>
-      <c r="G83" s="7">
-[...6 lines deleted...]
-    <row r="84" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G83" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H83" s="8"/>
+    </row>
+    <row r="84" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D84" s="5">
         <v>45930</v>
       </c>
-      <c r="E84" s="6">
-[...2 lines deleted...]
-      <c r="F84" s="6">
+      <c r="E84" s="10">
+        <v>32.1</v>
+      </c>
+      <c r="F84" s="10">
         <v>32.119999999999997</v>
       </c>
-      <c r="G84" s="7">
-[...6 lines deleted...]
-    <row r="85" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G84" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H84" s="8"/>
+    </row>
+    <row r="85" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D85" s="5">
         <v>45931</v>
       </c>
-      <c r="E85" s="6">
-[...2 lines deleted...]
-      <c r="F85" s="6">
+      <c r="E85" s="10">
+        <v>32.61</v>
+      </c>
+      <c r="F85" s="10">
         <v>32.619999999999997</v>
       </c>
-      <c r="G85" s="7">
-[...6 lines deleted...]
-    <row r="86" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G85" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H85" s="8"/>
+    </row>
+    <row r="86" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D86" s="5">
         <v>45932</v>
       </c>
-      <c r="E86" s="6">
-[...2 lines deleted...]
-      <c r="F86" s="6">
+      <c r="E86" s="10">
+        <v>33.020000000000003</v>
+      </c>
+      <c r="F86" s="10">
         <v>33.04</v>
       </c>
-      <c r="G86" s="7">
-[...6 lines deleted...]
-    <row r="87" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G86" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H86" s="8"/>
+    </row>
+    <row r="87" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D87" s="5">
         <v>45933</v>
       </c>
-      <c r="E87" s="6">
-[...2 lines deleted...]
-      <c r="F87" s="6">
+      <c r="E87" s="10">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="F87" s="10">
         <v>32.72</v>
       </c>
-      <c r="G87" s="7">
-[...6 lines deleted...]
-    <row r="88" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G87" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H87" s="8"/>
+    </row>
+    <row r="88" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D88" s="5">
         <v>45936</v>
       </c>
-      <c r="E88" s="6">
-[...2 lines deleted...]
-      <c r="F88" s="6">
+      <c r="E88" s="10">
+        <v>33.450000000000003</v>
+      </c>
+      <c r="F88" s="10">
         <v>33.46</v>
       </c>
-      <c r="G88" s="7">
-[...6 lines deleted...]
-    <row r="89" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G88" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H88" s="8"/>
+    </row>
+    <row r="89" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D89" s="5">
         <v>45937</v>
       </c>
-      <c r="E89" s="6">
-[...2 lines deleted...]
-      <c r="F89" s="6">
+      <c r="E89" s="10">
+        <v>33</v>
+      </c>
+      <c r="F89" s="10">
         <v>33.020000000000003</v>
       </c>
-      <c r="G89" s="7">
-[...6 lines deleted...]
-    <row r="90" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G89" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H89" s="8"/>
+    </row>
+    <row r="90" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D90" s="5">
         <v>45938</v>
       </c>
-      <c r="E90" s="6">
-[...2 lines deleted...]
-      <c r="F90" s="6">
+      <c r="E90" s="10">
+        <v>33.78</v>
+      </c>
+      <c r="F90" s="10">
         <v>33.799999999999997</v>
       </c>
-      <c r="G90" s="7">
-[...6 lines deleted...]
-    <row r="91" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G90" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H90" s="8"/>
+    </row>
+    <row r="91" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D91" s="5">
         <v>45939</v>
       </c>
-      <c r="E91" s="6">
-[...2 lines deleted...]
-      <c r="F91" s="6">
+      <c r="E91" s="10">
+        <v>33.78</v>
+      </c>
+      <c r="F91" s="10">
         <v>33.799999999999997</v>
       </c>
-      <c r="G91" s="7">
-[...6 lines deleted...]
-    <row r="92" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G91" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H91" s="8"/>
+    </row>
+    <row r="92" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D92" s="5">
         <v>45940</v>
       </c>
-      <c r="E92" s="6">
-[...2 lines deleted...]
-      <c r="F92" s="6">
+      <c r="E92" s="10">
+        <v>32.369999999999997</v>
+      </c>
+      <c r="F92" s="10">
         <v>32.380000000000003</v>
       </c>
-      <c r="G92" s="7">
-[...6 lines deleted...]
-    <row r="93" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G92" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H92" s="8"/>
+    </row>
+    <row r="93" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D93" s="5">
         <v>45943</v>
       </c>
-      <c r="E93" s="6">
-[...2 lines deleted...]
-      <c r="F93" s="6">
+      <c r="E93" s="10">
+        <v>33.590000000000003</v>
+      </c>
+      <c r="F93" s="10">
         <v>33.6</v>
       </c>
-      <c r="G93" s="7">
-[...6 lines deleted...]
-    <row r="94" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G93" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H93" s="8"/>
+    </row>
+    <row r="94" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D94" s="5">
         <v>45944</v>
       </c>
-      <c r="E94" s="6">
-[...2 lines deleted...]
-      <c r="F94" s="6">
+      <c r="E94" s="10">
+        <v>33.08</v>
+      </c>
+      <c r="F94" s="10">
         <v>33.090000000000003</v>
       </c>
-      <c r="G94" s="7">
-[...6 lines deleted...]
-    <row r="95" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G94" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H94" s="8"/>
+    </row>
+    <row r="95" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D95" s="5">
         <v>45945</v>
       </c>
-      <c r="E95" s="6">
-[...2 lines deleted...]
-      <c r="F95" s="6">
+      <c r="E95" s="10">
+        <v>33.49</v>
+      </c>
+      <c r="F95" s="10">
         <v>33.51</v>
       </c>
-      <c r="G95" s="7">
-[...6 lines deleted...]
-    <row r="96" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G95" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H95" s="8"/>
+    </row>
+    <row r="96" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D96" s="5">
         <v>45946</v>
       </c>
-      <c r="E96" s="6">
-[...2 lines deleted...]
-      <c r="F96" s="6">
+      <c r="E96" s="10">
+        <v>33.33</v>
+      </c>
+      <c r="F96" s="10">
         <v>33.35</v>
       </c>
-      <c r="G96" s="7">
-[...6 lines deleted...]
-    <row r="97" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G96" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H96" s="8"/>
+    </row>
+    <row r="97" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D97" s="5">
         <v>45947</v>
       </c>
-      <c r="E97" s="6">
-[...2 lines deleted...]
-      <c r="F97" s="6">
+      <c r="E97" s="10">
+        <v>33.159999999999997</v>
+      </c>
+      <c r="F97" s="10">
         <v>33.17</v>
       </c>
-      <c r="G97" s="7">
-[...6 lines deleted...]
-    <row r="98" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G97" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H97" s="8"/>
+    </row>
+    <row r="98" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D98" s="5">
         <v>45950</v>
       </c>
-      <c r="E98" s="6">
-[...2 lines deleted...]
-      <c r="F98" s="6">
+      <c r="E98" s="10">
+        <v>33.53</v>
+      </c>
+      <c r="F98" s="10">
         <v>33.54</v>
       </c>
-      <c r="G98" s="7">
-[...6 lines deleted...]
-    <row r="99" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G98" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H98" s="8"/>
+    </row>
+    <row r="99" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D99" s="5">
         <v>45951</v>
       </c>
-      <c r="E99" s="6">
-[...2 lines deleted...]
-      <c r="F99" s="6">
+      <c r="E99" s="10">
+        <v>33.229999999999997</v>
+      </c>
+      <c r="F99" s="10">
         <v>33.24</v>
       </c>
-      <c r="G99" s="7">
-[...6 lines deleted...]
-    <row r="100" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G99" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H99" s="8"/>
+    </row>
+    <row r="100" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D100" s="5">
         <v>45952</v>
       </c>
-      <c r="E100" s="6">
-[...2 lines deleted...]
-      <c r="F100" s="6">
+      <c r="E100" s="10">
+        <v>32.729999999999997</v>
+      </c>
+      <c r="F100" s="10">
         <v>32.74</v>
       </c>
-      <c r="G100" s="7">
-[...6 lines deleted...]
-    <row r="101" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G100" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H100" s="8"/>
+    </row>
+    <row r="101" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D101" s="5">
         <v>45953</v>
       </c>
-      <c r="E101" s="6">
-[...2 lines deleted...]
-      <c r="F101" s="6">
+      <c r="E101" s="10">
         <v>33.340000000000003</v>
       </c>
-      <c r="G101" s="7">
+      <c r="F101" s="10">
+        <v>33.340000000000003</v>
+      </c>
+      <c r="G101" s="11">
         <v>0</v>
       </c>
-      <c r="H101" s="8">
-[...3 lines deleted...]
-    <row r="102" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H101" s="8"/>
+    </row>
+    <row r="102" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D102" s="5">
         <v>45954</v>
       </c>
-      <c r="E102" s="6">
-[...2 lines deleted...]
-      <c r="F102" s="6">
+      <c r="E102" s="10">
+        <v>34.04</v>
+      </c>
+      <c r="F102" s="10">
         <v>34.049999999999997</v>
       </c>
-      <c r="G102" s="7">
-[...6 lines deleted...]
-    <row r="103" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G102" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H102" s="8"/>
+    </row>
+    <row r="103" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D103" s="5">
         <v>45957</v>
       </c>
-      <c r="E103" s="6">
-[...2 lines deleted...]
-      <c r="F103" s="6">
+      <c r="E103" s="10">
+        <v>34.72</v>
+      </c>
+      <c r="F103" s="10">
         <v>34.75</v>
       </c>
-      <c r="G103" s="7">
-[...6 lines deleted...]
-    <row r="104" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G103" s="11">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="H103" s="8"/>
+    </row>
+    <row r="104" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D104" s="5">
         <v>45958</v>
       </c>
-      <c r="E104" s="6">
-[...2 lines deleted...]
-      <c r="F104" s="6">
+      <c r="E104" s="10">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="F104" s="10">
         <v>34.81</v>
       </c>
-      <c r="G104" s="7">
-[...6 lines deleted...]
-    <row r="105" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G104" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H104" s="8"/>
+    </row>
+    <row r="105" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D105" s="5">
         <v>45959</v>
       </c>
-      <c r="E105" s="6">
-[...2 lines deleted...]
-      <c r="F105" s="6">
+      <c r="E105" s="10">
+        <v>35.18</v>
+      </c>
+      <c r="F105" s="10">
         <v>35.200000000000003</v>
       </c>
-      <c r="G105" s="7">
-[...6 lines deleted...]
-    <row r="106" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G105" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H105" s="8"/>
+    </row>
+    <row r="106" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D106" s="5">
         <v>45960</v>
       </c>
-      <c r="E106" s="6">
-[...2 lines deleted...]
-      <c r="F106" s="6">
+      <c r="E106" s="10">
+        <v>34.36</v>
+      </c>
+      <c r="F106" s="10">
         <v>34.369999999999997</v>
       </c>
-      <c r="G106" s="7">
-[...6 lines deleted...]
-    <row r="107" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G106" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H106" s="8"/>
+    </row>
+    <row r="107" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D107" s="5">
         <v>45961</v>
       </c>
-      <c r="E107" s="6">
-[...2 lines deleted...]
-      <c r="F107" s="6">
+      <c r="E107" s="10">
+        <v>34.6</v>
+      </c>
+      <c r="F107" s="10">
         <v>34.630000000000003</v>
       </c>
-      <c r="G107" s="7">
-[...6 lines deleted...]
-    <row r="108" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G107" s="11">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="H107" s="8"/>
+    </row>
+    <row r="108" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D108" s="5">
         <v>45964</v>
       </c>
-      <c r="E108" s="6">
-[...2 lines deleted...]
-      <c r="F108" s="6">
+      <c r="E108" s="10">
+        <v>34.67</v>
+      </c>
+      <c r="F108" s="10">
         <v>34.700000000000003</v>
       </c>
-      <c r="G108" s="7">
-[...6 lines deleted...]
-    <row r="109" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G108" s="11">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="H108" s="8"/>
+    </row>
+    <row r="109" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D109" s="5">
         <v>45965</v>
       </c>
-      <c r="E109" s="6">
-[...2 lines deleted...]
-      <c r="F109" s="6">
+      <c r="E109" s="10">
         <v>33.409999999999997</v>
       </c>
-      <c r="G109" s="7">
+      <c r="F109" s="10">
+        <v>33.409999999999997</v>
+      </c>
+      <c r="G109" s="11">
         <v>0</v>
       </c>
-      <c r="H109" s="8">
-[...3 lines deleted...]
-    <row r="110" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H109" s="8"/>
+    </row>
+    <row r="110" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D110" s="5">
         <v>45966</v>
       </c>
-      <c r="E110" s="6">
-[...2 lines deleted...]
-      <c r="F110" s="6">
+      <c r="E110" s="10">
+        <v>33.770000000000003</v>
+      </c>
+      <c r="F110" s="10">
         <v>33.78</v>
       </c>
-      <c r="G110" s="7">
-[...6 lines deleted...]
-    <row r="111" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G110" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H110" s="8"/>
+    </row>
+    <row r="111" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D111" s="5">
         <v>45967</v>
       </c>
-      <c r="E111" s="6">
-[...2 lines deleted...]
-      <c r="F111" s="6">
+      <c r="E111" s="10">
+        <v>33.01</v>
+      </c>
+      <c r="F111" s="10">
         <v>33.03</v>
       </c>
-      <c r="G111" s="7">
-[...6 lines deleted...]
-    <row r="112" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G111" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H111" s="8"/>
+    </row>
+    <row r="112" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D112" s="5">
         <v>45968</v>
       </c>
-      <c r="E112" s="6">
-[...2 lines deleted...]
-      <c r="F112" s="6">
+      <c r="E112" s="10">
+        <v>32.99</v>
+      </c>
+      <c r="F112" s="10">
         <v>33</v>
       </c>
-      <c r="G112" s="7">
-[...6 lines deleted...]
-    <row r="113" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G112" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H112" s="8"/>
+    </row>
+    <row r="113" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D113" s="5">
         <v>45971</v>
       </c>
-      <c r="E113" s="6">
-[...2 lines deleted...]
-      <c r="F113" s="6">
+      <c r="E113" s="10">
+        <v>33.869999999999997</v>
+      </c>
+      <c r="F113" s="10">
         <v>33.880000000000003</v>
       </c>
-      <c r="G113" s="7">
-[...6 lines deleted...]
-    <row r="114" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G113" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H113" s="8"/>
+    </row>
+    <row r="114" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D114" s="5">
         <v>45972</v>
       </c>
-      <c r="E114" s="6">
-[...2 lines deleted...]
-      <c r="F114" s="6">
+      <c r="E114" s="10">
+        <v>33.43</v>
+      </c>
+      <c r="F114" s="10">
         <v>33.44</v>
       </c>
-      <c r="G114" s="7">
-[...6 lines deleted...]
-    <row r="115" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G114" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H114" s="8"/>
+    </row>
+    <row r="115" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D115" s="5">
         <v>45973</v>
       </c>
-      <c r="E115" s="6">
-[...2 lines deleted...]
-      <c r="F115" s="6">
+      <c r="E115" s="10">
+        <v>33.22</v>
+      </c>
+      <c r="F115" s="10">
         <v>33.21</v>
       </c>
-      <c r="G115" s="7">
-[...6 lines deleted...]
-    <row r="116" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G115" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H115" s="8"/>
+    </row>
+    <row r="116" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D116" s="5">
         <v>45974</v>
       </c>
-      <c r="E116" s="6">
-[...2 lines deleted...]
-      <c r="F116" s="6">
+      <c r="E116" s="10">
+        <v>32.08</v>
+      </c>
+      <c r="F116" s="10">
         <v>32.1</v>
       </c>
-      <c r="G116" s="7">
-[...6 lines deleted...]
-    <row r="117" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G116" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H116" s="8"/>
+    </row>
+    <row r="117" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D117" s="5">
         <v>45975</v>
       </c>
-      <c r="E117" s="6">
-[...2 lines deleted...]
-      <c r="F117" s="6">
+      <c r="E117" s="10">
+        <v>32.15</v>
+      </c>
+      <c r="F117" s="10">
         <v>32.14</v>
       </c>
-      <c r="G117" s="7">
-[...6 lines deleted...]
-    <row r="118" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G117" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H117" s="8"/>
+    </row>
+    <row r="118" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D118" s="5">
         <v>45978</v>
       </c>
-      <c r="E118" s="6">
-[...2 lines deleted...]
-      <c r="F118" s="6">
+      <c r="E118" s="10">
         <v>31.82</v>
       </c>
-      <c r="G118" s="7">
+      <c r="F118" s="10">
+        <v>31.82</v>
+      </c>
+      <c r="G118" s="11">
         <v>0</v>
       </c>
-      <c r="H118" s="8">
-[...3 lines deleted...]
-    <row r="119" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H118" s="8"/>
+    </row>
+    <row r="119" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D119" s="5">
         <v>45979</v>
       </c>
-      <c r="E119" s="6">
-[...2 lines deleted...]
-      <c r="F119" s="6">
+      <c r="E119" s="10">
         <v>31.35</v>
       </c>
-      <c r="G119" s="7">
+      <c r="F119" s="10">
+        <v>31.35</v>
+      </c>
+      <c r="G119" s="11">
         <v>0</v>
       </c>
-      <c r="H119" s="8">
-[...3 lines deleted...]
-    <row r="120" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H119" s="8"/>
+    </row>
+    <row r="120" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D120" s="5">
         <v>45980</v>
       </c>
-      <c r="E120" s="6">
-[...2 lines deleted...]
-      <c r="F120" s="6">
+      <c r="E120" s="10">
+        <v>31.53</v>
+      </c>
+      <c r="F120" s="10">
         <v>31.54</v>
       </c>
-      <c r="G120" s="7">
-[...6 lines deleted...]
-    <row r="121" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G120" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H120" s="8"/>
+    </row>
+    <row r="121" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D121" s="5">
         <v>45981</v>
       </c>
-      <c r="E121" s="6">
-[...2 lines deleted...]
-      <c r="F121" s="6">
+      <c r="E121" s="10">
+        <v>30.29</v>
+      </c>
+      <c r="F121" s="10">
         <v>30.3</v>
       </c>
-      <c r="G121" s="7">
-[...6 lines deleted...]
-    <row r="122" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G121" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H121" s="8"/>
+    </row>
+    <row r="122" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D122" s="5">
         <v>45982</v>
       </c>
-      <c r="E122" s="6">
-[...12 lines deleted...]
-    <row r="123" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E122" s="10">
+        <v>30.22</v>
+      </c>
+      <c r="F122" s="10">
+        <v>30.24</v>
+      </c>
+      <c r="G122" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H122" s="8"/>
+    </row>
+    <row r="123" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D123" s="5">
         <v>45985</v>
       </c>
-      <c r="E123" s="6">
-[...12 lines deleted...]
-    <row r="124" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E123" s="10">
+        <v>31.46</v>
+      </c>
+      <c r="F123" s="10">
+        <v>31.47</v>
+      </c>
+      <c r="G123" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H123" s="8"/>
+    </row>
+    <row r="124" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D124" s="5">
         <v>45986</v>
       </c>
-      <c r="E124" s="6">
-[...2 lines deleted...]
-      <c r="F124" s="6">
+      <c r="E124" s="10">
+        <v>31.51</v>
+      </c>
+      <c r="F124" s="10">
         <v>31.52</v>
       </c>
-      <c r="G124" s="7">
-[...6 lines deleted...]
-    <row r="125" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G124" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H124" s="8"/>
+    </row>
+    <row r="125" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D125" s="5">
         <v>45987</v>
       </c>
-      <c r="E125" s="6">
-[...2 lines deleted...]
-      <c r="F125" s="6">
+      <c r="E125" s="10">
+        <v>31.71</v>
+      </c>
+      <c r="F125" s="10">
         <v>31.73</v>
       </c>
-      <c r="G125" s="7">
-[...6 lines deleted...]
-    <row r="126" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G125" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H125" s="8"/>
+    </row>
+    <row r="126" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D126" s="5">
         <v>45989</v>
       </c>
-      <c r="E126" s="6">
-[...2 lines deleted...]
-      <c r="F126" s="6">
+      <c r="E126" s="10">
+        <v>32.04</v>
+      </c>
+      <c r="F126" s="10">
         <v>32.03</v>
       </c>
-      <c r="G126" s="7">
-[...6 lines deleted...]
-    <row r="127" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G126" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H126" s="8"/>
+    </row>
+    <row r="127" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D127" s="5">
         <v>45992</v>
       </c>
-      <c r="E127" s="6">
-[...2 lines deleted...]
-      <c r="F127" s="6">
+      <c r="E127" s="10">
+        <v>31.94</v>
+      </c>
+      <c r="F127" s="10">
         <v>31.96</v>
       </c>
-      <c r="G127" s="7">
-[...6 lines deleted...]
-    <row r="128" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G127" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H127" s="8"/>
+    </row>
+    <row r="128" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D128" s="5">
         <v>45993</v>
       </c>
-      <c r="E128" s="6">
-[...2 lines deleted...]
-      <c r="F128" s="6">
+      <c r="E128" s="10">
         <v>32.21</v>
       </c>
-      <c r="G128" s="7">
+      <c r="F128" s="10">
+        <v>32.21</v>
+      </c>
+      <c r="G128" s="11">
         <v>0</v>
       </c>
-      <c r="H128" s="8">
-[...3 lines deleted...]
-    <row r="129" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H128" s="8"/>
+    </row>
+    <row r="129" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D129" s="5">
         <v>45994</v>
       </c>
-      <c r="E129" s="6">
-[...2 lines deleted...]
-      <c r="F129" s="6">
+      <c r="E129" s="10">
+        <v>32.380000000000003</v>
+      </c>
+      <c r="F129" s="10">
         <v>32.39</v>
       </c>
-      <c r="G129" s="7">
-[...6 lines deleted...]
-    <row r="130" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G129" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H129" s="8"/>
+    </row>
+    <row r="130" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D130" s="5">
         <v>45995</v>
       </c>
-      <c r="E130" s="6">
-[...2 lines deleted...]
-      <c r="F130" s="6">
+      <c r="E130" s="10">
+        <v>32.549999999999997</v>
+      </c>
+      <c r="F130" s="10">
         <v>32.56</v>
       </c>
-      <c r="G130" s="7">
-[...6 lines deleted...]
-    <row r="131" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G130" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H130" s="8"/>
+    </row>
+    <row r="131" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D131" s="5">
         <v>45996</v>
       </c>
-      <c r="E131" s="6">
-[...2 lines deleted...]
-      <c r="F131" s="6">
+      <c r="E131" s="10">
+        <v>32.86</v>
+      </c>
+      <c r="F131" s="10">
         <v>32.869999999999997</v>
       </c>
-      <c r="G131" s="7">
-[...6 lines deleted...]
-    <row r="132" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G131" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H131" s="8"/>
+    </row>
+    <row r="132" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D132" s="5">
         <v>45999</v>
       </c>
-      <c r="E132" s="6">
-[...2 lines deleted...]
-      <c r="F132" s="6">
+      <c r="E132" s="10">
+        <v>32.99</v>
+      </c>
+      <c r="F132" s="10">
         <v>33</v>
       </c>
-      <c r="G132" s="7">
-[...6 lines deleted...]
-    <row r="133" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G132" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H132" s="8"/>
+    </row>
+    <row r="133" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D133" s="5">
         <v>46000</v>
       </c>
-      <c r="E133" s="6">
-[...2 lines deleted...]
-      <c r="F133" s="6">
+      <c r="E133" s="10">
+        <v>33</v>
+      </c>
+      <c r="F133" s="10">
         <v>33.020000000000003</v>
       </c>
-      <c r="G133" s="7">
-[...6 lines deleted...]
-    <row r="134" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G133" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H133" s="8"/>
+    </row>
+    <row r="134" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D134" s="5">
         <v>46001</v>
       </c>
-      <c r="E134" s="6">
-[...2 lines deleted...]
-      <c r="F134" s="6">
+      <c r="E134" s="10">
+        <v>33.31</v>
+      </c>
+      <c r="F134" s="10">
         <v>33.33</v>
       </c>
-      <c r="G134" s="7">
-[...6 lines deleted...]
-    <row r="135" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G134" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H134" s="8"/>
+    </row>
+    <row r="135" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D135" s="5">
         <v>46002</v>
       </c>
-      <c r="E135" s="6">
-[...2 lines deleted...]
-      <c r="F135" s="6">
+      <c r="E135" s="10">
+        <v>32.94</v>
+      </c>
+      <c r="F135" s="10">
         <v>32.950000000000003</v>
       </c>
-      <c r="G135" s="7">
-[...6 lines deleted...]
-    <row r="136" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G135" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H135" s="8"/>
+    </row>
+    <row r="136" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D136" s="5">
         <v>46003</v>
       </c>
-      <c r="E136" s="6">
-[...2 lines deleted...]
-      <c r="F136" s="6">
+      <c r="E136" s="10">
+        <v>31.91</v>
+      </c>
+      <c r="F136" s="10">
         <v>31.89</v>
       </c>
-      <c r="G136" s="7">
-[...6 lines deleted...]
-    <row r="137" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G136" s="11">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="H136" s="8"/>
+    </row>
+    <row r="137" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D137" s="5">
         <v>46006</v>
       </c>
-      <c r="E137" s="6">
-[...2 lines deleted...]
-      <c r="F137" s="6">
+      <c r="E137" s="10">
+        <v>31.34</v>
+      </c>
+      <c r="F137" s="10">
         <v>31.32</v>
       </c>
-      <c r="G137" s="7">
-[...6 lines deleted...]
-    <row r="138" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G137" s="11">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="H137" s="8"/>
+    </row>
+    <row r="138" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D138" s="5">
         <v>46007</v>
       </c>
-      <c r="E138" s="6">
-[...2 lines deleted...]
-      <c r="F138" s="6">
+      <c r="E138" s="10">
         <v>31.53</v>
       </c>
-      <c r="G138" s="7">
+      <c r="F138" s="10">
+        <v>31.53</v>
+      </c>
+      <c r="G138" s="11">
         <v>0</v>
       </c>
-      <c r="H138" s="8">
-[...3 lines deleted...]
-    <row r="139" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H138" s="8"/>
+    </row>
+    <row r="139" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D139" s="5">
         <v>46008</v>
       </c>
-      <c r="E139" s="6">
-[...2 lines deleted...]
-      <c r="F139" s="6">
+      <c r="E139" s="10">
+        <v>30.5</v>
+      </c>
+      <c r="F139" s="10">
         <v>30.51</v>
       </c>
-      <c r="G139" s="7">
-[...6 lines deleted...]
-    <row r="140" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G139" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H139" s="8"/>
+    </row>
+    <row r="140" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D140" s="5">
         <v>46009</v>
       </c>
-      <c r="E140" s="6">
-[...2 lines deleted...]
-      <c r="F140" s="6">
+      <c r="E140" s="10">
         <v>31.2</v>
       </c>
-      <c r="G140" s="7">
+      <c r="F140" s="10">
+        <v>31.2</v>
+      </c>
+      <c r="G140" s="11">
         <v>0</v>
       </c>
-      <c r="H140" s="8">
-[...3 lines deleted...]
-    <row r="141" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H140" s="8"/>
+    </row>
+    <row r="141" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D141" s="5">
         <v>46010</v>
       </c>
-      <c r="E141" s="6">
-[...2 lines deleted...]
-      <c r="F141" s="6">
+      <c r="E141" s="10">
+        <v>32.06</v>
+      </c>
+      <c r="F141" s="10">
         <v>32.090000000000003</v>
       </c>
-      <c r="G141" s="7">
-[...6 lines deleted...]
-    <row r="142" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G141" s="11">
+        <v>8.9999999999999998E-4</v>
+      </c>
+      <c r="H141" s="8"/>
+    </row>
+    <row r="142" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D142" s="5">
         <v>46013</v>
       </c>
-      <c r="E142" s="6">
-[...2 lines deleted...]
-      <c r="F142" s="6">
+      <c r="E142" s="10">
+        <v>32.28</v>
+      </c>
+      <c r="F142" s="10">
         <v>32.29</v>
       </c>
-      <c r="G142" s="7">
-[...6 lines deleted...]
-    <row r="143" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G142" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H142" s="8"/>
+    </row>
+    <row r="143" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D143" s="5">
         <v>46014</v>
       </c>
-      <c r="E143" s="6">
-[...2 lines deleted...]
-      <c r="F143" s="6">
+      <c r="E143" s="10">
         <v>32.31</v>
       </c>
-      <c r="G143" s="7">
+      <c r="F143" s="10">
+        <v>32.31</v>
+      </c>
+      <c r="G143" s="11">
         <v>0</v>
       </c>
-      <c r="H143" s="8">
-[...3 lines deleted...]
-    <row r="144" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H143" s="8"/>
+    </row>
+    <row r="144" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D144" s="5">
         <v>46015</v>
       </c>
-      <c r="E144" s="6">
-[...2 lines deleted...]
-      <c r="F144" s="6">
+      <c r="E144" s="10">
         <v>32.369999999999997</v>
       </c>
-      <c r="G144" s="7">
+      <c r="F144" s="10">
+        <v>32.369999999999997</v>
+      </c>
+      <c r="G144" s="11">
         <v>0</v>
       </c>
-      <c r="H144" s="8">
-[...3 lines deleted...]
-    <row r="145" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H144" s="8"/>
+    </row>
+    <row r="145" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D145" s="5">
         <v>46017</v>
       </c>
-      <c r="E145" s="6">
-[...2 lines deleted...]
-      <c r="F145" s="6">
+      <c r="E145" s="10">
+        <v>32.28</v>
+      </c>
+      <c r="F145" s="10">
         <v>32.270000000000003</v>
       </c>
-      <c r="G145" s="7">
-[...6 lines deleted...]
-    <row r="146" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G145" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H145" s="8"/>
+    </row>
+    <row r="146" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D146" s="5">
         <v>46020</v>
       </c>
-      <c r="E146" s="6">
-[...2 lines deleted...]
-      <c r="F146" s="6">
+      <c r="E146" s="10">
+        <v>32.03</v>
+      </c>
+      <c r="F146" s="10">
         <v>32.04</v>
       </c>
-      <c r="G146" s="7">
-[...6 lines deleted...]
-    <row r="147" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G146" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H146" s="8"/>
+    </row>
+    <row r="147" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D147" s="5">
         <v>46021</v>
       </c>
-      <c r="E147" s="6">
-[...2 lines deleted...]
-      <c r="F147" s="6">
+      <c r="E147" s="10">
+        <v>31.91</v>
+      </c>
+      <c r="F147" s="10">
         <v>31.93</v>
       </c>
-      <c r="G147" s="7">
-[...6 lines deleted...]
-    <row r="148" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G147" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H147" s="8"/>
+    </row>
+    <row r="148" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D148" s="5">
         <v>46022</v>
       </c>
-      <c r="E148" s="6">
-[...2 lines deleted...]
-      <c r="F148" s="6">
+      <c r="E148" s="10">
+        <v>31.6</v>
+      </c>
+      <c r="F148" s="10">
         <v>31.61</v>
       </c>
-      <c r="G148" s="7">
-[...6 lines deleted...]
-    <row r="149" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G148" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H148" s="8"/>
+    </row>
+    <row r="149" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D149" s="5">
         <v>46024</v>
       </c>
-      <c r="E149" s="6">
-[...2 lines deleted...]
-      <c r="F149" s="6">
+      <c r="E149" s="10">
+        <v>31.99</v>
+      </c>
+      <c r="F149" s="10">
         <v>32</v>
       </c>
-      <c r="G149" s="7">
-[...6 lines deleted...]
-    <row r="150" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G149" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H149" s="8"/>
+    </row>
+    <row r="150" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D150" s="5">
         <v>46027</v>
       </c>
-      <c r="E150" s="6">
-[...2 lines deleted...]
-      <c r="F150" s="6">
+      <c r="E150" s="10">
         <v>32.450000000000003</v>
       </c>
-      <c r="G150" s="7">
+      <c r="F150" s="10">
+        <v>32.450000000000003</v>
+      </c>
+      <c r="G150" s="11">
         <v>0</v>
       </c>
-      <c r="H150" s="8">
-[...3 lines deleted...]
-    <row r="151" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H150" s="8"/>
+    </row>
+    <row r="151" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D151" s="5">
         <v>46028</v>
       </c>
-      <c r="E151" s="6">
-[...2 lines deleted...]
-      <c r="F151" s="6">
+      <c r="E151" s="10">
+        <v>32.729999999999997</v>
+      </c>
+      <c r="F151" s="10">
         <v>32.74</v>
       </c>
-      <c r="G151" s="7">
-[...6 lines deleted...]
-    <row r="152" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G151" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H151" s="8"/>
+    </row>
+    <row r="152" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D152" s="5">
         <v>46029</v>
       </c>
-      <c r="E152" s="6">
-[...2 lines deleted...]
-      <c r="F152" s="6">
+      <c r="E152" s="10">
+        <v>32.64</v>
+      </c>
+      <c r="F152" s="10">
         <v>32.65</v>
       </c>
-      <c r="G152" s="7">
-[...6 lines deleted...]
-    <row r="153" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G152" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H152" s="8"/>
+    </row>
+    <row r="153" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D153" s="5">
         <v>46030</v>
       </c>
-      <c r="E153" s="6">
-[...2 lines deleted...]
-      <c r="F153" s="6">
+      <c r="E153" s="10">
+        <v>32.29</v>
+      </c>
+      <c r="F153" s="10">
         <v>32.299999999999997</v>
       </c>
-      <c r="G153" s="7">
-[...6 lines deleted...]
-    <row r="154" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G153" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H153" s="8"/>
+    </row>
+    <row r="154" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D154" s="5">
         <v>46031</v>
       </c>
-      <c r="E154" s="6">
-[...2 lines deleted...]
-      <c r="F154" s="6">
+      <c r="E154" s="10">
+        <v>32.58</v>
+      </c>
+      <c r="F154" s="10">
         <v>32.590000000000003</v>
       </c>
-      <c r="G154" s="7">
-[...6 lines deleted...]
-    <row r="155" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G154" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H154" s="8"/>
+    </row>
+    <row r="155" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D155" s="5">
         <v>46034</v>
       </c>
-      <c r="E155" s="6">
-[...2 lines deleted...]
-      <c r="F155" s="6">
+      <c r="E155" s="10">
+        <v>33.19</v>
+      </c>
+      <c r="F155" s="10">
         <v>33.200000000000003</v>
       </c>
-      <c r="G155" s="7">
-[...6 lines deleted...]
-    <row r="156" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G155" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H155" s="8"/>
+    </row>
+    <row r="156" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D156" s="5">
         <v>46035</v>
       </c>
-      <c r="E156" s="6">
-[...2 lines deleted...]
-      <c r="F156" s="6">
+      <c r="E156" s="10">
         <v>33.15</v>
       </c>
-      <c r="G156" s="7">
+      <c r="F156" s="10">
+        <v>33.15</v>
+      </c>
+      <c r="G156" s="11">
         <v>0</v>
       </c>
-      <c r="H156" s="8">
-[...3 lines deleted...]
-    <row r="157" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H156" s="8"/>
+    </row>
+    <row r="157" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D157" s="5">
         <v>46036</v>
       </c>
-      <c r="E157" s="6">
-[...2 lines deleted...]
-      <c r="F157" s="6">
+      <c r="E157" s="10">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="F157" s="10">
         <v>32.71</v>
       </c>
-      <c r="G157" s="7">
-[...6 lines deleted...]
-    <row r="158" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G157" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H157" s="8"/>
+    </row>
+    <row r="158" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D158" s="5">
         <v>46037</v>
       </c>
-      <c r="E158" s="6">
-[...2 lines deleted...]
-      <c r="F158" s="6">
+      <c r="E158" s="10">
+        <v>32.72</v>
+      </c>
+      <c r="F158" s="10">
         <v>32.729999999999997</v>
       </c>
-      <c r="G158" s="7">
-[...6 lines deleted...]
-    <row r="159" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G158" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H158" s="8"/>
+    </row>
+    <row r="159" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D159" s="5">
         <v>46038</v>
       </c>
-      <c r="E159" s="6">
-[...2 lines deleted...]
-      <c r="F159" s="6">
+      <c r="E159" s="10">
+        <v>33.14</v>
+      </c>
+      <c r="F159" s="10">
         <v>33.15</v>
       </c>
-      <c r="G159" s="7">
-[...6 lines deleted...]
-    <row r="160" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G159" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H159" s="8"/>
+    </row>
+    <row r="160" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D160" s="5">
         <v>46042</v>
       </c>
-      <c r="E160" s="6">
-[...2 lines deleted...]
-      <c r="F160" s="6">
+      <c r="E160" s="10">
+        <v>32.06</v>
+      </c>
+      <c r="F160" s="10">
         <v>32.07</v>
       </c>
-      <c r="G160" s="7">
-[...6 lines deleted...]
-    <row r="161" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G160" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H160" s="8"/>
+    </row>
+    <row r="161" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D161" s="5">
         <v>46043</v>
       </c>
-      <c r="E161" s="6">
-[...2 lines deleted...]
-      <c r="F161" s="6">
+      <c r="E161" s="10">
+        <v>32.29</v>
+      </c>
+      <c r="F161" s="10">
         <v>32.28</v>
       </c>
-      <c r="G161" s="7">
-[...6 lines deleted...]
-    <row r="162" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G161" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H161" s="8"/>
+    </row>
+    <row r="162" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D162" s="5">
         <v>46044</v>
       </c>
-      <c r="E162" s="6">
-[...2 lines deleted...]
-      <c r="F162" s="6">
+      <c r="E162" s="10">
         <v>32.68</v>
       </c>
-      <c r="G162" s="7">
+      <c r="F162" s="10">
+        <v>32.68</v>
+      </c>
+      <c r="G162" s="11">
         <v>0</v>
       </c>
-      <c r="H162" s="8">
-[...3 lines deleted...]
-    <row r="163" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H162" s="8"/>
+    </row>
+    <row r="163" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D163" s="5">
         <v>46045</v>
       </c>
-      <c r="E163" s="6">
-[...2 lines deleted...]
-      <c r="F163" s="6">
+      <c r="E163" s="10">
         <v>32.82</v>
       </c>
-      <c r="G163" s="7">
+      <c r="F163" s="10">
+        <v>32.82</v>
+      </c>
+      <c r="G163" s="11">
         <v>0</v>
       </c>
-      <c r="H163" s="8">
-[...3 lines deleted...]
-    <row r="164" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H163" s="8"/>
+    </row>
+    <row r="164" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D164" s="5">
         <v>46048</v>
       </c>
-      <c r="E164" s="6">
-[...2 lines deleted...]
-      <c r="F164" s="6">
+      <c r="E164" s="10">
+        <v>32.79</v>
+      </c>
+      <c r="F164" s="10">
         <v>32.78</v>
       </c>
-      <c r="G164" s="7">
-[...6 lines deleted...]
-    <row r="165" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G164" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H164" s="8"/>
+    </row>
+    <row r="165" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D165" s="5">
         <v>46049</v>
       </c>
-      <c r="E165" s="6">
-[...2 lines deleted...]
-      <c r="F165" s="6">
+      <c r="E165" s="10">
+        <v>33.31</v>
+      </c>
+      <c r="F165" s="10">
         <v>33.33</v>
       </c>
-      <c r="G165" s="7">
-[...6 lines deleted...]
-    <row r="166" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G165" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H165" s="8"/>
+    </row>
+    <row r="166" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D166" s="5">
         <v>46050</v>
       </c>
-      <c r="E166" s="6">
-[...2 lines deleted...]
-      <c r="F166" s="6">
+      <c r="E166" s="10">
+        <v>33.54</v>
+      </c>
+      <c r="F166" s="10">
         <v>33.520000000000003</v>
       </c>
-      <c r="G166" s="7">
-[...6 lines deleted...]
-    <row r="167" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G166" s="11">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="H166" s="8"/>
+    </row>
+    <row r="167" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D167" s="5">
         <v>46051</v>
       </c>
-      <c r="E167" s="6">
-[...2 lines deleted...]
-      <c r="F167" s="6">
+      <c r="E167" s="10">
+        <v>33.11</v>
+      </c>
+      <c r="F167" s="10">
         <v>33.130000000000003</v>
       </c>
-      <c r="G167" s="7">
-[...6 lines deleted...]
-    <row r="168" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G167" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H167" s="8"/>
+    </row>
+    <row r="168" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D168" s="5">
         <v>46052</v>
       </c>
-      <c r="E168" s="6">
-[...2 lines deleted...]
-      <c r="F168" s="6">
+      <c r="E168" s="10">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="F168" s="10">
         <v>32.22</v>
       </c>
-      <c r="G168" s="7">
-[...6 lines deleted...]
-    <row r="169" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G168" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H168" s="8"/>
+    </row>
+    <row r="169" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D169" s="5">
         <v>46055</v>
       </c>
-      <c r="E169" s="6">
-[...2 lines deleted...]
-      <c r="F169" s="6">
+      <c r="E169" s="10">
+        <v>32.369999999999997</v>
+      </c>
+      <c r="F169" s="10">
         <v>32.380000000000003</v>
       </c>
-      <c r="G169" s="7">
-[...6 lines deleted...]
-    <row r="170" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G169" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H169" s="8"/>
+    </row>
+    <row r="170" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D170" s="5">
         <v>46056</v>
       </c>
-      <c r="E170" s="6">
-[...2 lines deleted...]
-      <c r="F170" s="6">
+      <c r="E170" s="10">
+        <v>31.66</v>
+      </c>
+      <c r="F170" s="10">
         <v>31.67</v>
       </c>
-      <c r="G170" s="7">
-[...6 lines deleted...]
-    <row r="171" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G170" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H170" s="8"/>
+    </row>
+    <row r="171" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D171" s="5">
         <v>46057</v>
       </c>
-      <c r="E171" s="6">
-[...2 lines deleted...]
-      <c r="F171" s="6">
+      <c r="E171" s="10">
         <v>30.14</v>
       </c>
-      <c r="G171" s="7">
+      <c r="F171" s="10">
+        <v>30.14</v>
+      </c>
+      <c r="G171" s="11">
         <v>0</v>
       </c>
-      <c r="H171" s="8">
-[...3 lines deleted...]
-    <row r="172" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H171" s="8"/>
+    </row>
+    <row r="172" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D172" s="5">
         <v>46058</v>
       </c>
-      <c r="E172" s="6">
-[...2 lines deleted...]
-      <c r="F172" s="6">
+      <c r="E172" s="10">
+        <v>29.28</v>
+      </c>
+      <c r="F172" s="10">
         <v>29.25</v>
       </c>
-      <c r="G172" s="7">
-[...6 lines deleted...]
-    <row r="173" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G172" s="11">
+        <v>-1E-3</v>
+      </c>
+      <c r="H172" s="8"/>
+    </row>
+    <row r="173" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D173" s="5">
         <v>46059</v>
       </c>
-      <c r="E173" s="6">
-[...2 lines deleted...]
-      <c r="F173" s="6">
+      <c r="E173" s="10">
         <v>30.45</v>
       </c>
-      <c r="G173" s="7">
+      <c r="F173" s="10">
+        <v>30.45</v>
+      </c>
+      <c r="G173" s="11">
         <v>0</v>
       </c>
-      <c r="H173" s="8">
-[...3 lines deleted...]
-    <row r="174" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H173" s="8"/>
+    </row>
+    <row r="174" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D174" s="5">
         <v>46062</v>
       </c>
-      <c r="E174" s="6">
-[...2 lines deleted...]
-      <c r="F174" s="6">
+      <c r="E174" s="10">
+        <v>31.22</v>
+      </c>
+      <c r="F174" s="10">
         <v>31.23</v>
       </c>
-      <c r="G174" s="7">
-[...6 lines deleted...]
-    <row r="175" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G174" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H174" s="8"/>
+    </row>
+    <row r="175" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D175" s="5">
         <v>46063</v>
       </c>
-      <c r="E175" s="6">
-[...12 lines deleted...]
-    <row r="176" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E175" s="10">
+        <v>31.16</v>
+      </c>
+      <c r="F175" s="10">
+        <v>31.15</v>
+      </c>
+      <c r="G175" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H175" s="8"/>
+    </row>
+    <row r="176" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D176" s="5">
         <v>46064</v>
       </c>
-      <c r="E176" s="6">
-[...2 lines deleted...]
-      <c r="F176" s="6">
+      <c r="E176" s="10">
+        <v>31.04</v>
+      </c>
+      <c r="F176" s="10">
         <v>30.95</v>
       </c>
-      <c r="G176" s="7">
-[...6 lines deleted...]
-    <row r="177" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G176" s="11">
+        <v>-2.8999999999999998E-3</v>
+      </c>
+      <c r="H176" s="8"/>
+    </row>
+    <row r="177" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D177" s="5">
         <v>46065</v>
       </c>
-      <c r="E177" s="6">
-[...2 lines deleted...]
-      <c r="F177" s="6">
+      <c r="E177" s="10">
+        <v>30.31</v>
+      </c>
+      <c r="F177" s="10">
         <v>30.3</v>
       </c>
-      <c r="G177" s="7">
-[...6 lines deleted...]
-    <row r="178" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G177" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H177" s="8"/>
+    </row>
+    <row r="178" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D178" s="5">
         <v>46066</v>
       </c>
-      <c r="E178" s="6">
-[...2 lines deleted...]
-      <c r="F178" s="6">
+      <c r="E178" s="10">
+        <v>30.43</v>
+      </c>
+      <c r="F178" s="10">
         <v>30.41</v>
       </c>
-      <c r="G178" s="7">
-[...6 lines deleted...]
-    <row r="179" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G178" s="11">
+        <v>-7.000000000000001E-4</v>
+      </c>
+      <c r="H178" s="8"/>
+    </row>
+    <row r="179" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D179" s="5">
         <v>46070</v>
       </c>
-      <c r="E179" s="6">
-[...2 lines deleted...]
-      <c r="F179" s="6">
+      <c r="E179" s="10">
+        <v>30.22</v>
+      </c>
+      <c r="F179" s="10">
         <v>30.19</v>
       </c>
-      <c r="G179" s="7">
-[...6 lines deleted...]
-    <row r="180" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G179" s="11">
+        <v>-1E-3</v>
+      </c>
+      <c r="H179" s="8"/>
+    </row>
+    <row r="180" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D180" s="5">
         <v>46071</v>
       </c>
-      <c r="E180" s="6">
-[...2 lines deleted...]
-      <c r="F180" s="6">
+      <c r="E180" s="10">
+        <v>30.52</v>
+      </c>
+      <c r="F180" s="10">
         <v>30.53</v>
       </c>
-      <c r="G180" s="7">
-[...6 lines deleted...]
-    <row r="181" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G180" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H180" s="8"/>
+    </row>
+    <row r="181" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D181" s="5">
         <v>46072</v>
       </c>
-      <c r="E181" s="6">
-[...2 lines deleted...]
-      <c r="F181" s="6">
+      <c r="E181" s="10">
+        <v>30.56</v>
+      </c>
+      <c r="F181" s="10">
         <v>30.55</v>
       </c>
-      <c r="G181" s="7">
-[...6 lines deleted...]
-    <row r="182" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G181" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H181" s="8"/>
+    </row>
+    <row r="182" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D182" s="5">
         <v>46073</v>
       </c>
-      <c r="E182" s="6">
-[...2 lines deleted...]
-      <c r="F182" s="6">
+      <c r="E182" s="10">
+        <v>30.35</v>
+      </c>
+      <c r="F182" s="10">
         <v>30.39</v>
       </c>
-      <c r="G182" s="7">
-[...6 lines deleted...]
-    <row r="183" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G182" s="11">
+        <v>1.2999999999999999E-3</v>
+      </c>
+      <c r="H182" s="8"/>
+    </row>
+    <row r="183" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D183" s="5">
         <v>46076</v>
       </c>
-      <c r="E183" s="6">
-[...2 lines deleted...]
-      <c r="F183" s="6">
+      <c r="E183" s="10">
+        <v>29.49</v>
+      </c>
+      <c r="F183" s="10">
         <v>29.51</v>
       </c>
-      <c r="G183" s="7">
-[...6 lines deleted...]
-    <row r="184" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G183" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H183" s="8"/>
+    </row>
+    <row r="184" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D184" s="5">
         <v>46077</v>
       </c>
-      <c r="E184" s="6">
-[...2 lines deleted...]
-      <c r="F184" s="6">
+      <c r="E184" s="10">
+        <v>30.06</v>
+      </c>
+      <c r="F184" s="10">
         <v>30.05</v>
       </c>
-      <c r="G184" s="7">
-[...6 lines deleted...]
-    <row r="185" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G184" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H184" s="8"/>
+    </row>
+    <row r="185" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D185" s="5">
         <v>46078</v>
       </c>
-      <c r="E185" s="6">
-[...2 lines deleted...]
-      <c r="F185" s="6">
+      <c r="E185" s="10">
+        <v>30.55</v>
+      </c>
+      <c r="F185" s="10">
         <v>30.57</v>
       </c>
-      <c r="G185" s="7">
-[...6 lines deleted...]
-    <row r="186" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G185" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H185" s="8"/>
+    </row>
+    <row r="186" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D186" s="5">
         <v>46079</v>
       </c>
-      <c r="E186" s="6">
-[...12 lines deleted...]
-    <row r="187" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E186" s="10">
+        <v>30.57</v>
+      </c>
+      <c r="F186" s="10">
+        <v>30.56</v>
+      </c>
+      <c r="G186" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H186" s="8"/>
+    </row>
+    <row r="187" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D187" s="5">
         <v>46080</v>
       </c>
-      <c r="E187" s="6">
-[...2 lines deleted...]
-      <c r="F187" s="6">
+      <c r="E187" s="10">
         <v>29.78</v>
       </c>
-      <c r="G187" s="7">
+      <c r="F187" s="10">
+        <v>29.78</v>
+      </c>
+      <c r="G187" s="11">
         <v>0</v>
       </c>
-      <c r="H187" s="8">
-[...3 lines deleted...]
-    <row r="188" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H187" s="8"/>
+    </row>
+    <row r="188" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D188" s="5">
         <v>46083</v>
       </c>
-      <c r="E188" s="6">
-[...2 lines deleted...]
-      <c r="F188" s="6">
+      <c r="E188" s="10">
+        <v>29.93</v>
+      </c>
+      <c r="F188" s="10">
         <v>29.91</v>
       </c>
-      <c r="G188" s="7">
-[...6 lines deleted...]
-    <row r="189" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G188" s="11">
+        <v>-7.000000000000001E-4</v>
+      </c>
+      <c r="H188" s="8"/>
+    </row>
+    <row r="189" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D189" s="5">
         <v>46084</v>
       </c>
-      <c r="E189" s="6">
-[...2 lines deleted...]
-      <c r="F189" s="6">
+      <c r="E189" s="10">
         <v>29.46</v>
       </c>
-      <c r="G189" s="7">
+      <c r="F189" s="10">
+        <v>29.46</v>
+      </c>
+      <c r="G189" s="11">
         <v>0</v>
       </c>
-      <c r="H189" s="8">
-[...3 lines deleted...]
-    <row r="190" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H189" s="8"/>
+    </row>
+    <row r="190" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D190" s="5">
         <v>46085</v>
       </c>
-      <c r="E190" s="6">
-[...2 lines deleted...]
-      <c r="F190" s="6">
+      <c r="E190" s="10">
+        <v>30.16</v>
+      </c>
+      <c r="F190" s="10">
         <v>30.14</v>
       </c>
-      <c r="G190" s="7">
-[...6 lines deleted...]
-    <row r="191" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G190" s="11">
+        <v>-7.000000000000001E-4</v>
+      </c>
+      <c r="H190" s="8"/>
+    </row>
+    <row r="191" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D191" s="5">
         <v>46086</v>
       </c>
-      <c r="E191" s="6">
-[...2 lines deleted...]
-      <c r="F191" s="6">
+      <c r="E191" s="10">
+        <v>30.35</v>
+      </c>
+      <c r="F191" s="10">
         <v>30.36</v>
       </c>
-      <c r="G191" s="7">
-[...6 lines deleted...]
-    <row r="192" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G191" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H191" s="8"/>
+    </row>
+    <row r="192" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D192" s="5">
         <v>46087</v>
       </c>
-      <c r="E192" s="6">
-[...12 lines deleted...]
-    <row r="193" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E192" s="10">
+        <v>29.91</v>
+      </c>
+      <c r="F192" s="10">
+        <v>29.9</v>
+      </c>
+      <c r="G192" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H192" s="8"/>
+    </row>
+    <row r="193" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D193" s="5">
         <v>46090</v>
       </c>
-      <c r="E193" s="6">
-[...2 lines deleted...]
-      <c r="F193" s="6">
+      <c r="E193" s="10">
+        <v>30.36</v>
+      </c>
+      <c r="F193" s="10">
         <v>30.38</v>
       </c>
-      <c r="G193" s="7">
-[...6 lines deleted...]
-    <row r="194" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G193" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H193" s="8"/>
+    </row>
+    <row r="194" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D194" s="5">
         <v>46091</v>
       </c>
-      <c r="E194" s="6">
-[...12 lines deleted...]
-    <row r="195" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E194" s="10">
+        <v>30.23</v>
+      </c>
+      <c r="F194" s="10">
+        <v>30.24</v>
+      </c>
+      <c r="G194" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H194" s="8"/>
+    </row>
+    <row r="195" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D195" s="5">
         <v>46092</v>
       </c>
-      <c r="E195" s="6">
-[...2 lines deleted...]
-      <c r="F195" s="6">
+      <c r="E195" s="10">
+        <v>30.65</v>
+      </c>
+      <c r="F195" s="10">
         <v>30.63</v>
       </c>
-      <c r="G195" s="7">
-[...6 lines deleted...]
-    <row r="196" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G195" s="11">
+        <v>-7.000000000000001E-4</v>
+      </c>
+      <c r="H195" s="8"/>
+    </row>
+    <row r="196" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D196" s="5">
         <v>46093</v>
       </c>
-      <c r="E196" s="6">
-[...12 lines deleted...]
-    <row r="197" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E196" s="10">
+        <v>30.1</v>
+      </c>
+      <c r="F196" s="10">
+        <v>30.08</v>
+      </c>
+      <c r="G196" s="11">
+        <v>-7.000000000000001E-4</v>
+      </c>
+      <c r="H196" s="8"/>
+    </row>
+    <row r="197" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D197" s="5">
         <v>46094</v>
       </c>
-      <c r="E197" s="6">
-[...12 lines deleted...]
-    <row r="198" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E197" s="10">
+        <v>29.83</v>
+      </c>
+      <c r="F197" s="10">
+        <v>29.81</v>
+      </c>
+      <c r="G197" s="11">
+        <v>-7.000000000000001E-4</v>
+      </c>
+      <c r="H197" s="8"/>
+    </row>
+    <row r="198" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D198" s="5">
         <v>46097</v>
       </c>
-      <c r="E198" s="6">
-[...2 lines deleted...]
-      <c r="F198" s="6">
+      <c r="E198" s="10">
+        <v>30.36</v>
+      </c>
+      <c r="F198" s="10">
         <v>30.37</v>
       </c>
-      <c r="G198" s="7">
-[...6 lines deleted...]
-    <row r="199" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G198" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H198" s="8"/>
+    </row>
+    <row r="199" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D199" s="5">
         <v>46098</v>
       </c>
-      <c r="E199" s="6">
-[...2 lines deleted...]
-      <c r="F199" s="6">
+      <c r="E199" s="10">
         <v>30.48</v>
       </c>
-      <c r="G199" s="7">
+      <c r="F199" s="10">
+        <v>30.48</v>
+      </c>
+      <c r="G199" s="11">
         <v>0</v>
       </c>
-      <c r="H199" s="8">
-[...3 lines deleted...]
-    <row r="200" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H199" s="8"/>
+    </row>
+    <row r="200" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D200" s="5">
         <v>46099</v>
       </c>
-      <c r="E200" s="6">
-[...2 lines deleted...]
-      <c r="F200" s="6">
+      <c r="E200" s="10">
+        <v>30.16</v>
+      </c>
+      <c r="F200" s="10">
         <v>30.17</v>
       </c>
-      <c r="G200" s="7">
-[...6 lines deleted...]
-    <row r="201" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G200" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H200" s="8"/>
+    </row>
+    <row r="201" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D201" s="5">
         <v>46100</v>
       </c>
-      <c r="E201" s="6">
-[...12 lines deleted...]
-    <row r="202" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E201" s="10">
+        <v>30.01</v>
+      </c>
+      <c r="F201" s="10">
+        <v>29.99</v>
+      </c>
+      <c r="G201" s="11">
+        <v>-7.000000000000001E-4</v>
+      </c>
+      <c r="H201" s="8"/>
+    </row>
+    <row r="202" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D202" s="5">
         <v>46101</v>
       </c>
-      <c r="E202" s="6">
-[...2 lines deleted...]
-      <c r="F202" s="6">
+      <c r="E202" s="10">
+        <v>29.22</v>
+      </c>
+      <c r="F202" s="10">
         <v>29.26</v>
       </c>
-      <c r="G202" s="7">
-[...6 lines deleted...]
-    <row r="203" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G202" s="11">
+        <v>1.4E-3</v>
+      </c>
+      <c r="H202" s="8"/>
+    </row>
+    <row r="203" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D203" s="5">
         <v>46104</v>
       </c>
-      <c r="E203" s="6">
-[...2 lines deleted...]
-      <c r="F203" s="6">
+      <c r="E203" s="10">
+        <v>29.77</v>
+      </c>
+      <c r="F203" s="10">
         <v>29.78</v>
       </c>
-      <c r="G203" s="7">
-[...6 lines deleted...]
-    <row r="204" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G203" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H203" s="8"/>
+    </row>
+    <row r="204" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D204" s="5">
         <v>46105</v>
       </c>
-      <c r="E204" s="6">
-[...2 lines deleted...]
-      <c r="F204" s="6">
+      <c r="E204" s="10">
+        <v>29.12</v>
+      </c>
+      <c r="F204" s="10">
         <v>29.14</v>
       </c>
-      <c r="G204" s="7">
-[...6 lines deleted...]
-    <row r="205" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G204" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H204" s="8"/>
+    </row>
+    <row r="205" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D205" s="5">
         <v>46106</v>
       </c>
-      <c r="E205" s="6">
-[...2 lines deleted...]
-      <c r="F205" s="6">
+      <c r="E205" s="10">
+        <v>29.29</v>
+      </c>
+      <c r="F205" s="10">
         <v>29.28</v>
       </c>
-      <c r="G205" s="7">
-[...6 lines deleted...]
-    <row r="206" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G205" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H205" s="8"/>
+    </row>
+    <row r="206" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D206" s="5">
         <v>46107</v>
       </c>
-      <c r="E206" s="6">
-[...12 lines deleted...]
-    <row r="207" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E206" s="10">
+        <v>28.35</v>
+      </c>
+      <c r="F206" s="10">
+        <v>28.33</v>
+      </c>
+      <c r="G206" s="11">
+        <v>-7.000000000000001E-4</v>
+      </c>
+      <c r="H206" s="8"/>
+    </row>
+    <row r="207" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D207" s="5">
         <v>46108</v>
       </c>
-      <c r="E207" s="6">
-[...2 lines deleted...]
-      <c r="F207" s="6">
+      <c r="E207" s="10">
+        <v>27.49</v>
+      </c>
+      <c r="F207" s="10">
         <v>27.5</v>
       </c>
-      <c r="G207" s="7">
-[...6 lines deleted...]
-    <row r="208" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G207" s="11">
+        <v>4.0000000000000002E-4</v>
+      </c>
+      <c r="H207" s="8"/>
+    </row>
+    <row r="208" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D208" s="5">
         <v>46111</v>
       </c>
-      <c r="E208" s="6">
-[...2 lines deleted...]
-      <c r="F208" s="6">
+      <c r="E208" s="10">
+        <v>27.14</v>
+      </c>
+      <c r="F208" s="10">
         <v>27.12</v>
       </c>
-      <c r="G208" s="7">
-[...6 lines deleted...]
-    <row r="209" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G208" s="11">
+        <v>-7.000000000000001E-4</v>
+      </c>
+      <c r="H208" s="8"/>
+    </row>
+    <row r="209" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D209" s="5">
         <v>46112</v>
       </c>
-      <c r="E209" s="6">
-[...2 lines deleted...]
-      <c r="F209" s="6">
+      <c r="E209" s="10">
+        <v>28.4</v>
+      </c>
+      <c r="F209" s="10">
         <v>28.37</v>
       </c>
-      <c r="G209" s="7">
-[...6 lines deleted...]
-    <row r="210" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G209" s="11">
+        <v>-1.1000000000000001E-3</v>
+      </c>
+      <c r="H209" s="8"/>
+    </row>
+    <row r="210" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D210" s="5">
         <v>46113</v>
       </c>
-      <c r="E210" s="6">
-[...2 lines deleted...]
-      <c r="F210" s="6">
+      <c r="E210" s="10">
+        <v>28.69</v>
+      </c>
+      <c r="F210" s="10">
         <v>28.68</v>
       </c>
-      <c r="G210" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G210" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H210" s="8"/>
       <c r="J210" s="5"/>
       <c r="K210" s="6"/>
       <c r="L210" s="6"/>
       <c r="M210" s="8"/>
       <c r="N210" s="7"/>
     </row>
-    <row r="211" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="211" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D211" s="5">
         <v>46114</v>
       </c>
-      <c r="E211" s="6">
-[...2 lines deleted...]
-      <c r="F211" s="6">
+      <c r="E211" s="10">
+        <v>28.78</v>
+      </c>
+      <c r="F211" s="10">
         <v>28.8</v>
       </c>
-      <c r="G211" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G211" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H211" s="8"/>
       <c r="J211" s="5"/>
       <c r="K211" s="6"/>
       <c r="L211" s="6"/>
       <c r="M211" s="8"/>
       <c r="N211" s="7"/>
     </row>
-    <row r="212" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="212" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D212" s="5">
         <v>46118</v>
       </c>
-      <c r="E212" s="6">
-[...2 lines deleted...]
-      <c r="F212" s="6">
+      <c r="E212" s="10">
+        <v>28.86</v>
+      </c>
+      <c r="F212" s="10">
         <v>28.84</v>
       </c>
-      <c r="G212" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G212" s="11">
+        <v>-7.000000000000001E-4</v>
+      </c>
+      <c r="H212" s="8"/>
       <c r="J212" s="5"/>
       <c r="K212" s="6"/>
       <c r="L212" s="6"/>
       <c r="M212" s="8"/>
       <c r="N212" s="7"/>
     </row>
-    <row r="213" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="213" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D213" s="5">
         <v>46119</v>
       </c>
-      <c r="E213" s="6">
-[...2 lines deleted...]
-      <c r="F213" s="6">
+      <c r="E213" s="10">
+        <v>29.04</v>
+      </c>
+      <c r="F213" s="10">
         <v>29.05</v>
       </c>
-      <c r="G213" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G213" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H213" s="8"/>
       <c r="J213" s="5"/>
       <c r="K213" s="6"/>
       <c r="L213" s="6"/>
       <c r="M213" s="8"/>
       <c r="N213" s="7"/>
     </row>
-    <row r="214" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="214" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D214" s="5">
         <v>46120</v>
       </c>
-      <c r="E214" s="6">
-[...2 lines deleted...]
-      <c r="F214" s="6">
+      <c r="E214" s="10">
+        <v>29.67</v>
+      </c>
+      <c r="F214" s="10">
         <v>29.66</v>
       </c>
-      <c r="G214" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G214" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H214" s="8"/>
       <c r="J214" s="5"/>
       <c r="K214" s="6"/>
       <c r="L214" s="6"/>
       <c r="M214" s="8"/>
       <c r="N214" s="7"/>
     </row>
-    <row r="215" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="215" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D215" s="5">
         <v>46121</v>
       </c>
-      <c r="E215" s="6">
-[...2 lines deleted...]
-      <c r="F215" s="6">
+      <c r="E215" s="10">
+        <v>29.44</v>
+      </c>
+      <c r="F215" s="10">
         <v>29.45</v>
       </c>
-      <c r="G215" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G215" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H215" s="8"/>
       <c r="J215" s="5"/>
       <c r="K215" s="6"/>
       <c r="L215" s="6"/>
       <c r="M215" s="8"/>
       <c r="N215" s="7"/>
     </row>
-    <row r="216" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="216" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D216" s="5">
         <v>46122</v>
       </c>
-      <c r="E216" s="6">
-[...2 lines deleted...]
-      <c r="F216" s="6">
+      <c r="E216" s="10">
+        <v>29.54</v>
+      </c>
+      <c r="F216" s="10">
         <v>29.52</v>
       </c>
-      <c r="G216" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G216" s="11">
+        <v>-7.000000000000001E-4</v>
+      </c>
+      <c r="H216" s="8"/>
       <c r="J216" s="5"/>
       <c r="K216" s="6"/>
       <c r="L216" s="6"/>
       <c r="M216" s="8"/>
       <c r="N216" s="7"/>
     </row>
-    <row r="217" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="217" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D217" s="5">
         <v>46125</v>
       </c>
-      <c r="E217" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="E217" s="10">
+        <v>30.41</v>
+      </c>
+      <c r="F217" s="10">
+        <v>30.4</v>
+      </c>
+      <c r="G217" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H217" s="8"/>
       <c r="J217" s="5"/>
       <c r="K217" s="6"/>
       <c r="L217" s="6"/>
       <c r="M217" s="8"/>
       <c r="N217" s="7"/>
     </row>
-    <row r="218" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="218" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D218" s="5">
         <v>46126</v>
       </c>
-      <c r="E218" s="6">
-[...10 lines deleted...]
-      </c>
+      <c r="E218" s="10">
+        <v>31.22</v>
+      </c>
+      <c r="F218" s="10">
+        <v>31.24</v>
+      </c>
+      <c r="G218" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H218" s="8"/>
       <c r="J218" s="5"/>
       <c r="K218" s="6"/>
       <c r="L218" s="6"/>
       <c r="M218" s="8"/>
       <c r="N218" s="7"/>
     </row>
-    <row r="219" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="219" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D219" s="5">
         <v>46127</v>
       </c>
-      <c r="E219" s="6">
-[...2 lines deleted...]
-      <c r="F219" s="6">
+      <c r="E219" s="10">
+        <v>32.06</v>
+      </c>
+      <c r="F219" s="10">
         <v>32.08</v>
       </c>
-      <c r="G219" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G219" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H219" s="8"/>
       <c r="J219" s="5"/>
       <c r="K219" s="6"/>
       <c r="L219" s="6"/>
       <c r="M219" s="8"/>
       <c r="N219" s="7"/>
     </row>
-    <row r="220" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="220" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D220" s="5">
         <v>46128</v>
       </c>
-      <c r="E220" s="6">
-[...2 lines deleted...]
-      <c r="F220" s="6">
+      <c r="E220" s="10">
+        <v>32.36</v>
+      </c>
+      <c r="F220" s="10">
         <v>32.340000000000003</v>
       </c>
-      <c r="G220" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G220" s="11">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="H220" s="8"/>
       <c r="J220" s="5"/>
       <c r="K220" s="6"/>
       <c r="L220" s="6"/>
       <c r="M220" s="8"/>
       <c r="N220" s="7"/>
     </row>
-    <row r="221" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="221" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D221" s="5">
         <v>46129</v>
       </c>
-      <c r="E221" s="6">
-[...2 lines deleted...]
-      <c r="F221" s="6">
+      <c r="E221" s="10">
+        <v>32.74</v>
+      </c>
+      <c r="F221" s="10">
         <v>32.72</v>
       </c>
-      <c r="G221" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G221" s="11">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="H221" s="8"/>
       <c r="J221" s="5"/>
       <c r="K221" s="6"/>
       <c r="L221" s="6"/>
       <c r="M221" s="8"/>
       <c r="N221" s="7"/>
     </row>
-    <row r="222" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="222" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D222" s="5">
         <v>46132</v>
       </c>
-      <c r="E222" s="6">
-[...2 lines deleted...]
-      <c r="F222" s="6">
+      <c r="E222" s="10">
+        <v>32.71</v>
+      </c>
+      <c r="F222" s="10">
         <v>32.69</v>
       </c>
-      <c r="G222" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G222" s="11">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="H222" s="8"/>
       <c r="J222" s="5"/>
       <c r="K222" s="6"/>
       <c r="L222" s="6"/>
       <c r="M222" s="8"/>
       <c r="N222" s="7"/>
     </row>
-    <row r="223" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="223" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D223" s="5">
         <v>46133</v>
       </c>
-      <c r="E223" s="6">
-[...2 lines deleted...]
-      <c r="F223" s="6">
+      <c r="E223" s="10">
+        <v>32.6</v>
+      </c>
+      <c r="F223" s="10">
         <v>32.61</v>
       </c>
-      <c r="G223" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G223" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H223" s="8"/>
       <c r="J223" s="5"/>
       <c r="K223" s="6"/>
       <c r="L223" s="6"/>
       <c r="M223" s="8"/>
       <c r="N223" s="7"/>
     </row>
-    <row r="224" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="224" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D224" s="5">
         <v>46134</v>
       </c>
-      <c r="E224" s="6">
-[...2 lines deleted...]
-      <c r="F224" s="6">
+      <c r="E224" s="10">
+        <v>33.75</v>
+      </c>
+      <c r="F224" s="10">
         <v>33.76</v>
       </c>
-      <c r="G224" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G224" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H224" s="8"/>
       <c r="J224" s="5"/>
       <c r="K224" s="6"/>
       <c r="L224" s="6"/>
       <c r="M224" s="8"/>
       <c r="N224" s="7"/>
     </row>
-    <row r="225" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="225" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D225" s="5">
         <v>46135</v>
       </c>
-      <c r="E225" s="6">
-[...2 lines deleted...]
-      <c r="F225" s="6">
+      <c r="E225" s="10">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="F225" s="10">
         <v>32.79</v>
       </c>
-      <c r="G225" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G225" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H225" s="8"/>
       <c r="J225" s="5"/>
       <c r="K225" s="6"/>
       <c r="L225" s="6"/>
       <c r="M225" s="8"/>
       <c r="N225" s="7"/>
     </row>
-    <row r="226" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="226" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D226" s="5">
         <v>46136</v>
       </c>
-      <c r="E226" s="6">
-[...2 lines deleted...]
-      <c r="F226" s="6">
+      <c r="E226" s="10">
+        <v>33.36</v>
+      </c>
+      <c r="F226" s="10">
         <v>33.369999999999997</v>
       </c>
-      <c r="G226" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G226" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H226" s="8"/>
       <c r="J226" s="5"/>
       <c r="K226" s="6"/>
       <c r="L226" s="6"/>
       <c r="M226" s="8"/>
       <c r="N226" s="7"/>
     </row>
-    <row r="227" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="227" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D227" s="5">
         <v>46139</v>
       </c>
-      <c r="E227" s="6">
-[...2 lines deleted...]
-      <c r="F227" s="6">
+      <c r="E227" s="10">
+        <v>33.42</v>
+      </c>
+      <c r="F227" s="10">
         <v>33.43</v>
       </c>
-      <c r="G227" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G227" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H227" s="8"/>
       <c r="J227" s="5"/>
       <c r="K227" s="6"/>
       <c r="L227" s="6"/>
       <c r="M227" s="8"/>
       <c r="N227" s="7"/>
     </row>
-    <row r="228" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="228" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D228" s="5">
         <v>46140</v>
       </c>
-      <c r="E228" s="6">
-[...2 lines deleted...]
-      <c r="F228" s="6">
+      <c r="E228" s="10">
+        <v>32.79</v>
+      </c>
+      <c r="F228" s="10">
         <v>32.81</v>
       </c>
-      <c r="G228" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G228" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H228" s="8"/>
       <c r="J228" s="5"/>
       <c r="K228" s="6"/>
       <c r="L228" s="6"/>
       <c r="M228" s="8"/>
       <c r="N228" s="7"/>
     </row>
-    <row r="229" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="229" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D229" s="5">
         <v>46141</v>
       </c>
-      <c r="E229" s="6">
-[...2 lines deleted...]
-      <c r="F229" s="6">
+      <c r="E229" s="10">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="F229" s="10">
         <v>32.79</v>
       </c>
-      <c r="G229" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G229" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H229" s="8"/>
       <c r="J229" s="5"/>
       <c r="K229" s="6"/>
       <c r="L229" s="6"/>
       <c r="M229" s="8"/>
       <c r="N229" s="7"/>
     </row>
-    <row r="230" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="230" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D230" s="5">
         <v>46142</v>
       </c>
-      <c r="E230" s="6">
-[...2 lines deleted...]
-      <c r="F230" s="6">
+      <c r="E230" s="10">
+        <v>32.92</v>
+      </c>
+      <c r="F230" s="10">
         <v>32.9</v>
       </c>
-      <c r="G230" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G230" s="11">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="H230" s="8"/>
       <c r="J230" s="5"/>
       <c r="K230" s="6"/>
       <c r="L230" s="6"/>
       <c r="M230" s="8"/>
       <c r="N230" s="7"/>
     </row>
-    <row r="231" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="231" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D231" s="5">
         <v>46143</v>
       </c>
-      <c r="E231" s="6">
-[...2 lines deleted...]
-      <c r="F231" s="6">
+      <c r="E231" s="10">
+        <v>33.61</v>
+      </c>
+      <c r="F231" s="10">
         <v>33.6</v>
       </c>
-      <c r="G231" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G231" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H231" s="8"/>
       <c r="J231" s="5"/>
       <c r="K231" s="6"/>
       <c r="L231" s="6"/>
       <c r="M231" s="8"/>
       <c r="N231" s="7"/>
     </row>
-    <row r="232" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="232" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D232" s="5">
         <v>46146</v>
       </c>
-      <c r="E232" s="6">
-[...2 lines deleted...]
-      <c r="F232" s="6">
+      <c r="E232" s="10">
+        <v>33.99</v>
+      </c>
+      <c r="F232" s="10">
         <v>33.979999999999997</v>
       </c>
-      <c r="G232" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G232" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H232" s="8"/>
       <c r="J232" s="5"/>
       <c r="K232" s="6"/>
       <c r="L232" s="6"/>
       <c r="M232" s="8"/>
       <c r="N232" s="7"/>
     </row>
-    <row r="233" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="233" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D233" s="5">
         <v>46147</v>
       </c>
-      <c r="E233" s="6">
-[...2 lines deleted...]
-      <c r="F233" s="6">
+      <c r="E233" s="10">
+        <v>34.21</v>
+      </c>
+      <c r="F233" s="10">
         <v>34.19</v>
       </c>
-      <c r="G233" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G233" s="11">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="H233" s="8"/>
       <c r="J233" s="5"/>
       <c r="K233" s="6"/>
       <c r="L233" s="6"/>
       <c r="M233" s="8"/>
       <c r="N233" s="7"/>
     </row>
-    <row r="234" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="234" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D234" s="5">
         <v>46148</v>
       </c>
-      <c r="E234" s="6">
-[...2 lines deleted...]
-      <c r="F234" s="6">
+      <c r="E234" s="10">
         <v>35.369999999999997</v>
       </c>
-      <c r="G234" s="7">
+      <c r="F234" s="10">
+        <v>35.369999999999997</v>
+      </c>
+      <c r="G234" s="11">
         <v>0</v>
       </c>
-      <c r="H234" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="H234" s="8"/>
       <c r="J234" s="5"/>
       <c r="K234" s="6"/>
       <c r="L234" s="6"/>
       <c r="M234" s="8"/>
       <c r="N234" s="7"/>
     </row>
-    <row r="235" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="235" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D235" s="5">
         <v>46149</v>
       </c>
-      <c r="E235" s="6">
-[...2 lines deleted...]
-      <c r="F235" s="6">
+      <c r="E235" s="10">
+        <v>35.380000000000003</v>
+      </c>
+      <c r="F235" s="10">
         <v>35.35</v>
       </c>
-      <c r="G235" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G235" s="11">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+      <c r="H235" s="8"/>
       <c r="J235" s="5"/>
       <c r="K235" s="6"/>
       <c r="L235" s="6"/>
       <c r="M235" s="8"/>
       <c r="N235" s="7"/>
     </row>
-    <row r="236" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="236" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D236" s="5">
         <v>46150</v>
       </c>
-      <c r="E236" s="6">
-[...2 lines deleted...]
-      <c r="F236" s="6">
+      <c r="E236" s="10">
+        <v>36.39</v>
+      </c>
+      <c r="F236" s="10">
         <v>36.369999999999997</v>
       </c>
-      <c r="G236" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G236" s="11">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+      <c r="H236" s="8"/>
       <c r="J236" s="5"/>
       <c r="K236" s="6"/>
       <c r="L236" s="6"/>
       <c r="M236" s="8"/>
       <c r="N236" s="7"/>
     </row>
-    <row r="237" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="237" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D237" s="5">
         <v>46153</v>
       </c>
-      <c r="E237" s="6">
-[...2 lines deleted...]
-      <c r="F237" s="6">
+      <c r="E237" s="10">
+        <v>36.57</v>
+      </c>
+      <c r="F237" s="10">
         <v>36.549999999999997</v>
       </c>
-      <c r="G237" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G237" s="11">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+      <c r="H237" s="8"/>
       <c r="J237" s="5"/>
       <c r="K237" s="6"/>
       <c r="L237" s="6"/>
       <c r="M237" s="8"/>
       <c r="N237" s="7"/>
     </row>
-    <row r="238" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="238" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D238" s="5">
         <v>46154</v>
       </c>
-      <c r="E238" s="6">
-[...2 lines deleted...]
-      <c r="F238" s="6">
+      <c r="E238" s="10">
+        <v>35.97</v>
+      </c>
+      <c r="F238" s="10">
         <v>35.96</v>
       </c>
-      <c r="G238" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G238" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H238" s="8"/>
       <c r="J238" s="5"/>
       <c r="K238" s="6"/>
       <c r="L238" s="6"/>
       <c r="M238" s="8"/>
       <c r="N238" s="7"/>
     </row>
-    <row r="239" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="239" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D239" s="5">
         <v>46155</v>
       </c>
-      <c r="E239" s="6">
-[...2 lines deleted...]
-      <c r="F239" s="6">
+      <c r="E239" s="10">
+        <v>36.46</v>
+      </c>
+      <c r="F239" s="10">
         <v>36.47</v>
       </c>
-      <c r="G239" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G239" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H239" s="8"/>
       <c r="J239" s="5"/>
       <c r="K239" s="6"/>
       <c r="L239" s="6"/>
       <c r="M239" s="8"/>
       <c r="N239" s="7"/>
     </row>
-    <row r="240" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="240" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D240" s="5">
         <v>46156</v>
       </c>
-      <c r="E240" s="6">
-[...2 lines deleted...]
-      <c r="F240" s="6">
+      <c r="E240" s="10">
+        <v>36.979999999999997</v>
+      </c>
+      <c r="F240" s="10">
         <v>36.99</v>
       </c>
-      <c r="G240" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G240" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H240" s="8"/>
       <c r="J240" s="5"/>
       <c r="K240" s="6"/>
       <c r="L240" s="6"/>
       <c r="M240" s="8"/>
       <c r="N240" s="7"/>
     </row>
-    <row r="241" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="241" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D241" s="5">
         <v>46157</v>
       </c>
-      <c r="E241" s="6">
-[...2 lines deleted...]
-      <c r="F241" s="6">
+      <c r="E241" s="10">
+        <v>36.369999999999997</v>
+      </c>
+      <c r="F241" s="10">
         <v>36.36</v>
       </c>
-      <c r="G241" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G241" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H241" s="8"/>
       <c r="J241" s="5"/>
       <c r="K241" s="6"/>
       <c r="L241" s="6"/>
       <c r="M241" s="8"/>
       <c r="N241" s="7"/>
     </row>
-    <row r="242" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="242" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D242" s="5">
         <v>46160</v>
       </c>
-      <c r="E242" s="6">
-[...2 lines deleted...]
-      <c r="F242" s="6">
+      <c r="E242" s="10">
+        <v>36.14</v>
+      </c>
+      <c r="F242" s="10">
         <v>36.130000000000003</v>
       </c>
-      <c r="G242" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G242" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H242" s="8"/>
       <c r="J242" s="5"/>
       <c r="K242" s="6"/>
       <c r="L242" s="6"/>
       <c r="M242" s="8"/>
       <c r="N242" s="7"/>
     </row>
-    <row r="243" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="243" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D243" s="5">
         <v>46161</v>
       </c>
-      <c r="E243" s="6">
-[...2 lines deleted...]
-      <c r="F243" s="6">
+      <c r="E243" s="10">
+        <v>35.74</v>
+      </c>
+      <c r="F243" s="10">
         <v>35.76</v>
       </c>
-      <c r="G243" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G243" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+      <c r="H243" s="8"/>
       <c r="J243" s="5"/>
       <c r="K243" s="6"/>
       <c r="L243" s="6"/>
       <c r="M243" s="8"/>
       <c r="N243" s="7"/>
     </row>
-    <row r="244" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="244" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D244" s="5">
         <v>46162</v>
       </c>
-      <c r="E244" s="6">
-[...2 lines deleted...]
-      <c r="F244" s="6">
+      <c r="E244" s="10">
+        <v>36.6</v>
+      </c>
+      <c r="F244" s="10">
         <v>36.590000000000003</v>
       </c>
-      <c r="G244" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G244" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H244" s="8"/>
       <c r="J244" s="5"/>
       <c r="K244" s="6"/>
       <c r="L244" s="6"/>
       <c r="M244" s="8"/>
       <c r="N244" s="7"/>
     </row>
-    <row r="245" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="245" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D245" s="5">
         <v>46163</v>
       </c>
-      <c r="E245" s="6">
-[...2 lines deleted...]
-      <c r="F245" s="6">
+      <c r="E245" s="10">
         <v>37.1</v>
       </c>
-      <c r="G245" s="7">
+      <c r="F245" s="10">
+        <v>37.1</v>
+      </c>
+      <c r="G245" s="11">
         <v>0</v>
       </c>
-      <c r="H245" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="H245" s="8"/>
       <c r="J245" s="5"/>
       <c r="K245" s="6"/>
       <c r="L245" s="6"/>
       <c r="M245" s="8"/>
       <c r="N245" s="7"/>
     </row>
-    <row r="246" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="246" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D246" s="5">
         <v>46164</v>
       </c>
-      <c r="E246" s="6">
-[...2 lines deleted...]
-      <c r="F246" s="6">
+      <c r="E246" s="10">
         <v>37.25</v>
       </c>
-      <c r="G246" s="7">
+      <c r="F246" s="10">
+        <v>37.25</v>
+      </c>
+      <c r="G246" s="11">
         <v>0</v>
       </c>
-      <c r="H246" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="H246" s="8"/>
       <c r="J246" s="5"/>
       <c r="K246" s="6"/>
       <c r="L246" s="6"/>
       <c r="M246" s="8"/>
       <c r="N246" s="7"/>
     </row>
-    <row r="247" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="247" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D247" s="5">
         <v>46168</v>
       </c>
-      <c r="E247" s="6">
-[...2 lines deleted...]
-      <c r="F247" s="6">
+      <c r="E247" s="10">
+        <v>38.020000000000003</v>
+      </c>
+      <c r="F247" s="10">
         <v>38.04</v>
       </c>
-      <c r="G247" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G247" s="11">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="H247" s="8"/>
       <c r="J247" s="5"/>
       <c r="K247" s="6"/>
       <c r="L247" s="6"/>
       <c r="M247" s="8"/>
       <c r="N247" s="7"/>
     </row>
-    <row r="248" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="248" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D248" s="5">
         <v>46169</v>
       </c>
-      <c r="E248" s="6">
-[...2 lines deleted...]
-      <c r="F248" s="6">
+      <c r="E248" s="10">
+        <v>37.83</v>
+      </c>
+      <c r="F248" s="10">
         <v>37.840000000000003</v>
       </c>
-      <c r="G248" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G248" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H248" s="8"/>
       <c r="J248" s="5"/>
       <c r="K248" s="6"/>
       <c r="L248" s="6"/>
       <c r="M248" s="8"/>
       <c r="N248" s="7"/>
     </row>
-    <row r="249" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="249" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D249" s="5">
         <v>46170</v>
       </c>
-      <c r="E249" s="6">
-[...2 lines deleted...]
-      <c r="F249" s="6">
+      <c r="E249" s="10">
         <v>38.94</v>
       </c>
-      <c r="G249" s="7">
+      <c r="F249" s="10">
+        <v>38.94</v>
+      </c>
+      <c r="G249" s="11">
         <v>0</v>
       </c>
-      <c r="H249" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="H249" s="8"/>
       <c r="J249" s="5"/>
       <c r="K249" s="6"/>
       <c r="L249" s="6"/>
       <c r="M249" s="8"/>
       <c r="N249" s="7"/>
     </row>
-    <row r="250" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="250" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D250" s="5">
         <v>46171</v>
       </c>
-      <c r="E250" s="6">
-[...2 lines deleted...]
-      <c r="F250" s="6">
+      <c r="E250" s="10">
+        <v>40.119999999999997</v>
+      </c>
+      <c r="F250" s="10">
         <v>40.14</v>
       </c>
-      <c r="G250" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="G250" s="11">
+        <v>5.0000000000000001E-4</v>
+      </c>
+      <c r="H250" s="8"/>
       <c r="J250" s="5"/>
       <c r="K250" s="6"/>
       <c r="L250" s="6"/>
       <c r="M250" s="8"/>
       <c r="N250" s="7"/>
     </row>
-    <row r="251" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="251" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D251" s="5">
         <v>46174</v>
       </c>
-      <c r="E251" s="6">
-[...12 lines deleted...]
-    <row r="252" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E251" s="10">
+        <v>41.72</v>
+      </c>
+      <c r="F251" s="10">
+        <v>41.73</v>
+      </c>
+      <c r="G251" s="11">
+        <v>2.0000000000000001E-4</v>
+      </c>
+      <c r="H251" s="8"/>
+    </row>
+    <row r="252" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D252" s="5">
         <v>46175</v>
       </c>
-      <c r="E252" s="6">
-[...2 lines deleted...]
-      <c r="F252" s="6">
+      <c r="E252" s="10">
+        <v>41.42</v>
+      </c>
+      <c r="F252" s="10">
         <v>41.4</v>
       </c>
-      <c r="G252" s="7">
-[...6 lines deleted...]
-    <row r="253" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G252" s="11">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+      <c r="H252" s="8"/>
+    </row>
+    <row r="253" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D253" s="5">
         <v>46176</v>
       </c>
-      <c r="E253" s="6">
-[...2 lines deleted...]
-      <c r="F253" s="6">
+      <c r="E253" s="10">
+        <v>40.159999999999997</v>
+      </c>
+      <c r="F253" s="10">
         <v>40.19</v>
       </c>
-      <c r="G253" s="7">
-[...6 lines deleted...]
-    <row r="254" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G253" s="11">
+        <v>7.000000000000001E-4</v>
+      </c>
+      <c r="H253" s="8"/>
+    </row>
+    <row r="254" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D254" s="5">
         <v>46177</v>
       </c>
-      <c r="E254" s="6">
-[...2 lines deleted...]
-      <c r="F254" s="6">
+      <c r="E254" s="10">
+        <v>39.82</v>
+      </c>
+      <c r="F254" s="10">
         <v>39.83</v>
       </c>
-      <c r="G254" s="7">
-[...6 lines deleted...]
-    <row r="255" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G254" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H254" s="8"/>
+    </row>
+    <row r="255" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D255" s="5">
         <v>46178</v>
       </c>
-      <c r="E255" s="6">
-[...2 lines deleted...]
-      <c r="F255" s="6">
+      <c r="E255" s="10">
+        <v>37.380000000000003</v>
+      </c>
+      <c r="F255" s="10">
         <v>37.369999999999997</v>
       </c>
-      <c r="G255" s="7">
-[...6 lines deleted...]
-    <row r="256" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G255" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H255" s="8"/>
+    </row>
+    <row r="256" spans="4:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D256" s="5">
         <v>46181</v>
       </c>
-      <c r="E256" s="6">
-[...2 lines deleted...]
-      <c r="F256" s="6">
+      <c r="E256" s="10">
+        <v>37.729999999999997</v>
+      </c>
+      <c r="F256" s="10">
         <v>37.74</v>
       </c>
-      <c r="G256" s="7">
-[...6 lines deleted...]
-    <row r="257" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G256" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H256" s="8"/>
+    </row>
+    <row r="257" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D257" s="5">
         <v>46182</v>
       </c>
-      <c r="E257" s="6">
-[...2 lines deleted...]
-      <c r="F257" s="6">
+      <c r="E257" s="10">
+        <v>36.96</v>
+      </c>
+      <c r="F257" s="10">
         <v>36.94</v>
       </c>
-      <c r="G257" s="7">
-[...6 lines deleted...]
-    <row r="258" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G257" s="11">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+      <c r="H257" s="8"/>
+    </row>
+    <row r="258" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D258" s="5">
         <v>46183</v>
       </c>
-      <c r="E258" s="6">
-[...2 lines deleted...]
-      <c r="F258" s="6">
+      <c r="E258" s="10">
+        <v>36.07</v>
+      </c>
+      <c r="F258" s="10">
         <v>36.08</v>
       </c>
-      <c r="G258" s="7">
-[...6 lines deleted...]
-    <row r="259" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G258" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H258" s="8"/>
+    </row>
+    <row r="259" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D259" s="5">
         <v>46184</v>
       </c>
-      <c r="E259" s="6">
-[...2 lines deleted...]
-      <c r="F259" s="6">
+      <c r="E259" s="10">
+        <v>36.950000000000003</v>
+      </c>
+      <c r="F259" s="10">
         <v>36.96</v>
       </c>
-      <c r="G259" s="7">
-[...6 lines deleted...]
-    <row r="260" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G259" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H259" s="8"/>
+    </row>
+    <row r="260" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D260" s="5">
         <v>46185</v>
       </c>
-      <c r="E260" s="6">
-[...2 lines deleted...]
-      <c r="F260" s="6">
+      <c r="E260" s="10">
+        <v>36.97</v>
+      </c>
+      <c r="F260" s="10">
         <v>36.979999999999997</v>
       </c>
-      <c r="G260" s="7">
-[...6 lines deleted...]
-    <row r="261" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G260" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H260" s="8"/>
+    </row>
+    <row r="261" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D261" s="5">
         <v>46188</v>
       </c>
-      <c r="E261" s="6">
-[...2 lines deleted...]
-      <c r="F261" s="6">
+      <c r="E261" s="10">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="F261" s="10">
         <v>38.31</v>
       </c>
-      <c r="G261" s="7">
-[...6 lines deleted...]
-    <row r="262" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G261" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H261" s="8"/>
+    </row>
+    <row r="262" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D262" s="5">
         <v>46189</v>
       </c>
-      <c r="E262" s="6">
-[...2 lines deleted...]
-      <c r="F262" s="6">
+      <c r="E262" s="10">
+        <v>37.729999999999997</v>
+      </c>
+      <c r="F262" s="10">
         <v>37.74</v>
       </c>
-      <c r="G262" s="7">
-[...6 lines deleted...]
-    <row r="263" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G262" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H262" s="8"/>
+    </row>
+    <row r="263" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D263" s="5">
         <v>46190</v>
       </c>
-      <c r="E263" s="6">
-[...2 lines deleted...]
-      <c r="F263" s="6">
+      <c r="E263" s="10">
+        <v>37.36</v>
+      </c>
+      <c r="F263" s="10">
         <v>37.369999999999997</v>
       </c>
-      <c r="G263" s="7">
-[...6 lines deleted...]
-    <row r="264" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G263" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H263" s="8"/>
+    </row>
+    <row r="264" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D264" s="5">
         <v>46191</v>
       </c>
-      <c r="E264" s="6">
-[...2 lines deleted...]
-      <c r="F264" s="6">
+      <c r="E264" s="10">
+        <v>38.07</v>
+      </c>
+      <c r="F264" s="10">
         <v>38.03</v>
       </c>
-      <c r="G264" s="7">
-[...6 lines deleted...]
-    <row r="265" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G264" s="11">
+        <v>-1.1000000000000001E-3</v>
+      </c>
+      <c r="H264" s="8"/>
+    </row>
+    <row r="265" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D265" s="5">
         <v>46195</v>
       </c>
-      <c r="E265" s="6">
-[...2 lines deleted...]
-      <c r="F265" s="6">
+      <c r="E265" s="10">
+        <v>37.58</v>
+      </c>
+      <c r="F265" s="10">
         <v>37.56</v>
       </c>
-      <c r="G265" s="7">
-[...6 lines deleted...]
-    <row r="266" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G265" s="11">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+      <c r="H265" s="8"/>
+    </row>
+    <row r="266" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D266" s="5">
         <v>46196</v>
       </c>
-      <c r="E266" s="6">
-[...2 lines deleted...]
-      <c r="F266" s="6">
+      <c r="E266" s="10">
+        <v>36.64</v>
+      </c>
+      <c r="F266" s="10">
         <v>36.65</v>
       </c>
-      <c r="G266" s="7">
-[...6 lines deleted...]
-    <row r="267" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G266" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H266" s="8"/>
+    </row>
+    <row r="267" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D267" s="5">
         <v>46197</v>
       </c>
-      <c r="E267" s="6">
-[...2 lines deleted...]
-      <c r="F267" s="6">
+      <c r="E267" s="10">
+        <v>36.17</v>
+      </c>
+      <c r="F267" s="10">
         <v>36.15</v>
       </c>
-      <c r="G267" s="7">
-[...6 lines deleted...]
-    <row r="268" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G267" s="11">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+      <c r="H267" s="8"/>
+    </row>
+    <row r="268" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D268" s="5">
         <v>46198</v>
       </c>
-      <c r="E268" s="6">
-[...2 lines deleted...]
-      <c r="F268" s="6">
+      <c r="E268" s="10">
+        <v>35.869999999999997</v>
+      </c>
+      <c r="F268" s="10">
         <v>35.880000000000003</v>
       </c>
-      <c r="G268" s="7">
-[...6 lines deleted...]
-    <row r="269" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G268" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+      <c r="H268" s="8"/>
+    </row>
+    <row r="269" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D269" s="5">
         <v>46199</v>
       </c>
-      <c r="E269" s="6">
-[...2 lines deleted...]
-      <c r="F269" s="6">
+      <c r="E269" s="10">
+        <v>36.26</v>
+      </c>
+      <c r="F269" s="10">
         <v>36.18</v>
       </c>
-      <c r="G269" s="7">
-[...6 lines deleted...]
-    <row r="270" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G269" s="11">
+        <v>-2.2000000000000001E-3</v>
+      </c>
+      <c r="H269" s="8"/>
+    </row>
+    <row r="270" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D270" s="5">
         <v>46202</v>
       </c>
-      <c r="E270" s="6">
-[...2 lines deleted...]
-      <c r="F270" s="6">
+      <c r="E270" s="10">
+        <v>37.35</v>
+      </c>
+      <c r="F270" s="10">
         <v>37.33</v>
       </c>
-      <c r="G270" s="7">
-[...6 lines deleted...]
-    <row r="271" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G270" s="11">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+      <c r="H270" s="8"/>
+    </row>
+    <row r="271" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="D271" s="5">
         <v>46203</v>
       </c>
-      <c r="E271" s="6">
-[...2 lines deleted...]
-      <c r="F271" s="6">
+      <c r="E271" s="10">
+        <v>38.11</v>
+      </c>
+      <c r="F271" s="10">
         <v>38.1</v>
       </c>
-      <c r="G271" s="7">
-[...3 lines deleted...]
-        <v>394394</v>
+      <c r="G271" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+      <c r="H271" s="8"/>
+    </row>
+    <row r="272" spans="4:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D272" s="5">
+        <v>46204</v>
+      </c>
+      <c r="E272" s="10">
+        <v>37.89</v>
+      </c>
+      <c r="F272" s="10">
+        <v>37.909999999999997</v>
+      </c>
+      <c r="G272" s="11">
+        <v>5.0000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="273" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D273" s="5">
+        <v>46205</v>
+      </c>
+      <c r="E273" s="10">
+        <v>37.33</v>
+      </c>
+      <c r="F273" s="10">
+        <v>37.28</v>
+      </c>
+      <c r="G273" s="11">
+        <v>-1.2999999999999999E-3</v>
+      </c>
+    </row>
+    <row r="274" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D274" s="5">
+        <v>46209</v>
+      </c>
+      <c r="E274" s="10">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="F274" s="10">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="G274" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="275" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D275" s="5">
+        <v>46210</v>
+      </c>
+      <c r="E275" s="10">
+        <v>37.58</v>
+      </c>
+      <c r="F275" s="10">
+        <v>37.56</v>
+      </c>
+      <c r="G275" s="11">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="276" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D276" s="5">
+        <v>46211</v>
+      </c>
+      <c r="E276" s="10">
+        <v>37.56</v>
+      </c>
+      <c r="F276" s="10">
+        <v>37.56</v>
+      </c>
+      <c r="G276" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D277" s="5">
+        <v>46212</v>
+      </c>
+      <c r="E277" s="10">
+        <v>38.130000000000003</v>
+      </c>
+      <c r="F277" s="10">
+        <v>38.15</v>
+      </c>
+      <c r="G277" s="11">
+        <v>5.0000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="278" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D278" s="5">
+        <v>46213</v>
+      </c>
+      <c r="E278" s="10">
+        <v>37.909999999999997</v>
+      </c>
+      <c r="F278" s="10">
+        <v>37.92</v>
+      </c>
+      <c r="G278" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+    </row>
+    <row r="279" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D279" s="5">
+        <v>46216</v>
+      </c>
+      <c r="E279" s="10">
+        <v>37.450000000000003</v>
+      </c>
+      <c r="F279" s="10">
+        <v>37.46</v>
+      </c>
+      <c r="G279" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+    </row>
+    <row r="280" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D280" s="5">
+        <v>46217</v>
+      </c>
+      <c r="E280" s="10">
+        <v>37.57</v>
+      </c>
+      <c r="F280" s="10">
+        <v>37.549999999999997</v>
+      </c>
+      <c r="G280" s="11">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="281" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D281" s="5">
+        <v>46218</v>
+      </c>
+      <c r="E281" s="10">
+        <v>37.549999999999997</v>
+      </c>
+      <c r="F281" s="10">
+        <v>37.549999999999997</v>
+      </c>
+      <c r="G281" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D282" s="5">
+        <v>46219</v>
+      </c>
+      <c r="E282" s="10">
+        <v>36.770000000000003</v>
+      </c>
+      <c r="F282" s="10">
+        <v>36.75</v>
+      </c>
+      <c r="G282" s="11">
+        <v>-5.0000000000000001E-4</v>
+      </c>
+    </row>
+    <row r="283" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D283" s="5">
+        <v>46220</v>
+      </c>
+      <c r="E283" s="10">
+        <v>36.39</v>
+      </c>
+      <c r="F283" s="10">
+        <v>36.4</v>
+      </c>
+      <c r="G283" s="11">
+        <v>2.9999999999999997E-4</v>
+      </c>
+    </row>
+    <row r="284" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D284" s="5">
+        <v>46223</v>
+      </c>
+      <c r="E284" s="10">
+        <v>36.630000000000003</v>
+      </c>
+      <c r="F284" s="10">
+        <v>36.630000000000003</v>
+      </c>
+      <c r="G284" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D285" s="5">
+        <v>46224</v>
+      </c>
+      <c r="E285" s="10">
+        <v>37.11</v>
+      </c>
+      <c r="F285" s="10">
+        <v>37.07</v>
+      </c>
+      <c r="G285" s="11">
+        <v>-1.1000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="286" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D286" s="5">
+        <v>46225</v>
+      </c>
+      <c r="E286" s="10">
+        <v>36.450000000000003</v>
+      </c>
+      <c r="F286" s="10">
+        <v>36.450000000000003</v>
+      </c>
+      <c r="G286" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="287" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D287" s="5">
+        <v>46226</v>
+      </c>
+      <c r="E287" s="10">
+        <v>35.67</v>
+      </c>
+      <c r="F287" s="10">
+        <v>35.64</v>
+      </c>
+      <c r="G287" s="11">
+        <v>-8.0000000000000004E-4</v>
+      </c>
+    </row>
+    <row r="288" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D288" s="5">
+        <v>46227</v>
+      </c>
+      <c r="E288" s="10">
+        <v>35.020000000000003</v>
+      </c>
+      <c r="F288" s="10">
+        <v>35</v>
+      </c>
+      <c r="G288" s="11">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+    </row>
+    <row r="289" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D289" s="5">
+        <v>46230</v>
+      </c>
+      <c r="E289" s="10">
+        <v>35.1</v>
+      </c>
+      <c r="F289" s="10">
+        <v>35.090000000000003</v>
+      </c>
+      <c r="G289" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+    </row>
+    <row r="290" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D290" s="5">
+        <v>46231</v>
+      </c>
+      <c r="E290" s="10">
+        <v>34.630000000000003</v>
+      </c>
+      <c r="F290" s="10">
+        <v>34.61</v>
+      </c>
+      <c r="G290" s="11">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+    </row>
+    <row r="291" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D291" s="5">
+        <v>46232</v>
+      </c>
+      <c r="E291" s="10">
+        <v>33.950000000000003</v>
+      </c>
+      <c r="F291" s="10">
+        <v>33.97</v>
+      </c>
+      <c r="G291" s="11">
+        <v>5.9999999999999995E-4</v>
+      </c>
+    </row>
+    <row r="292" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D292" s="5">
+        <v>46233</v>
+      </c>
+      <c r="E292" s="10">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="F292" s="10">
+        <v>35.69</v>
+      </c>
+      <c r="G292" s="11">
+        <v>-2.9999999999999997E-4</v>
+      </c>
+    </row>
+    <row r="293" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D293" s="5">
+        <v>46234</v>
+      </c>
+      <c r="E293" s="10">
+        <v>36.06</v>
+      </c>
+      <c r="F293" s="10">
+        <v>36.04</v>
+      </c>
+      <c r="G293" s="11">
+        <v>-5.9999999999999995E-4</v>
+      </c>
+    </row>
+    <row r="294" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D294" s="13">
+        <v>46237</v>
+      </c>
+      <c r="E294" s="12">
+        <v>37.329959649999999</v>
+      </c>
+      <c r="F294" s="12">
+        <v>37.340000000000003</v>
+      </c>
+      <c r="G294" s="14">
+        <v>2.6788106080900081E-2</v>
+      </c>
+    </row>
+    <row r="295" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D295" s="13">
+        <v>46238</v>
+      </c>
+      <c r="E295" s="12">
+        <v>38.94189575</v>
+      </c>
+      <c r="F295" s="12">
+        <v>38.94</v>
+      </c>
+      <c r="G295" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="296" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D296" s="13">
+        <v>46239</v>
+      </c>
+      <c r="E296" s="12">
+        <v>38.514443460000003</v>
+      </c>
+      <c r="F296" s="12">
+        <v>38.49</v>
+      </c>
+      <c r="G296" s="14">
+        <v>-5.1934562451311346E-2</v>
+      </c>
+    </row>
+    <row r="297" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D297" s="13">
+        <v>46240</v>
+      </c>
+      <c r="E297" s="12">
+        <v>37.958170529999997</v>
+      </c>
+      <c r="F297" s="12">
+        <v>37.96</v>
+      </c>
+      <c r="G297" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="298" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D298" s="13">
+        <v>46241</v>
+      </c>
+      <c r="E298" s="12">
+        <v>38.701644510000001</v>
+      </c>
+      <c r="F298" s="12">
+        <v>38.71</v>
+      </c>
+      <c r="G298" s="14">
+        <v>2.5839793281653749E-2</v>
+      </c>
+    </row>
+    <row r="299" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D299" s="13">
+        <v>46244</v>
+      </c>
+      <c r="E299" s="12">
+        <v>38.919962779999999</v>
+      </c>
+      <c r="F299" s="12">
+        <v>38.93</v>
+      </c>
+      <c r="G299" s="14">
+        <v>2.5693730729701953E-2</v>
+      </c>
+    </row>
+    <row r="300" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D300" s="13">
+        <v>46245</v>
+      </c>
+      <c r="E300" s="12">
+        <v>38.936354139999999</v>
+      </c>
+      <c r="F300" s="12">
+        <v>38.950000000000003</v>
+      </c>
+      <c r="G300" s="14">
+        <v>2.5680534155110429E-2</v>
+      </c>
+    </row>
+    <row r="301" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D301" s="13">
+        <v>46246</v>
+      </c>
+      <c r="E301" s="12">
+        <v>39.47803073</v>
+      </c>
+      <c r="F301" s="12">
+        <v>39.46</v>
+      </c>
+      <c r="G301" s="14">
+        <v>-5.0658561296859167E-2</v>
+      </c>
+    </row>
+    <row r="302" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D302" s="13">
+        <v>46247</v>
+      </c>
+      <c r="E302" s="12">
+        <v>40.270663089999999</v>
+      </c>
+      <c r="F302" s="12">
+        <v>40.26</v>
+      </c>
+      <c r="G302" s="14">
+        <v>-2.4832381425378695E-2</v>
+      </c>
+    </row>
+    <row r="303" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D303" s="13">
+        <v>46248</v>
+      </c>
+      <c r="E303" s="12">
+        <v>39.971972950000001</v>
+      </c>
+      <c r="F303" s="12">
+        <v>39.97</v>
+      </c>
+      <c r="G303" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="304" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D304" s="13">
+        <v>46251</v>
+      </c>
+      <c r="E304" s="12">
+        <v>39.61168524</v>
+      </c>
+      <c r="F304" s="12">
+        <v>39.61</v>
+      </c>
+      <c r="G304" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="305" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D305" s="13">
+        <v>46252</v>
+      </c>
+      <c r="E305" s="12">
+        <v>38.661758300000002</v>
+      </c>
+      <c r="F305" s="12">
+        <v>38.68</v>
+      </c>
+      <c r="G305" s="14">
+        <v>5.1733057423693739E-2</v>
+      </c>
+    </row>
+    <row r="306" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D306" s="13">
+        <v>46253</v>
+      </c>
+      <c r="E306" s="12">
+        <v>38.634395830000003</v>
+      </c>
+      <c r="F306" s="12">
+        <v>38.659999999999997</v>
+      </c>
+      <c r="G306" s="14">
+        <v>7.7659849857623628E-2</v>
+      </c>
+    </row>
+    <row r="307" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D307" s="13">
+        <v>46254</v>
+      </c>
+      <c r="E307" s="12">
+        <v>38.348179960000003</v>
+      </c>
+      <c r="F307" s="12">
+        <v>38.340000000000003</v>
+      </c>
+      <c r="G307" s="14">
+        <v>-2.607561929595828E-2</v>
+      </c>
+    </row>
+    <row r="308" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D308" s="13">
+        <v>46255</v>
+      </c>
+      <c r="E308" s="12">
+        <v>38.697482860000001</v>
+      </c>
+      <c r="F308" s="12">
+        <v>38.71</v>
+      </c>
+      <c r="G308" s="14">
+        <v>2.5839793281653749E-2</v>
+      </c>
+    </row>
+    <row r="309" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D309" s="13">
+        <v>46258</v>
+      </c>
+      <c r="E309" s="12">
+        <v>37.908204599999998</v>
+      </c>
+      <c r="F309" s="12">
+        <v>37.9</v>
+      </c>
+      <c r="G309" s="14">
+        <v>-2.6378264310208392E-2</v>
+      </c>
+    </row>
+    <row r="310" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D310" s="13">
+        <v>46259</v>
+      </c>
+      <c r="E310" s="12">
+        <v>38.12676939</v>
+      </c>
+      <c r="F310" s="12">
+        <v>38.130000000000003</v>
+      </c>
+      <c r="G310" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="311" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D311" s="13">
+        <v>46260</v>
+      </c>
+      <c r="E311" s="12">
+        <v>38.112905650000002</v>
+      </c>
+      <c r="F311" s="12">
+        <v>38.119999999999997</v>
+      </c>
+      <c r="G311" s="14">
+        <v>2.6239832065074783E-2</v>
+      </c>
+    </row>
+    <row r="312" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D312" s="13">
+        <v>46261</v>
+      </c>
+      <c r="E312" s="12">
+        <v>39.750130779999999</v>
+      </c>
+      <c r="F312" s="12">
+        <v>39.75</v>
+      </c>
+      <c r="G312" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="313" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D313" s="13">
+        <v>46262</v>
+      </c>
+      <c r="E313" s="12">
+        <v>39.428385310000003</v>
+      </c>
+      <c r="F313" s="12">
+        <v>39.409999999999997</v>
+      </c>
+      <c r="G313" s="14">
+        <v>-5.0722799898554403E-2</v>
+      </c>
+    </row>
+    <row r="314" spans="4:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D314" s="13">
+        <v>46265</v>
+      </c>
+      <c r="E314" s="12">
+        <v>39.674832870000003</v>
+      </c>
+      <c r="F314" s="12">
+        <v>39.65</v>
+      </c>
+      <c r="G314" s="14">
+        <v>-5.0415931434333247E-2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0"/>
   <pageSetup fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="20" min="1" max="256" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...22 lines deleted...]
-    <xsd:import namespace="eb741f0f-4b02-46f7-a5cc-5fed6d3f02b6"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FDD55838DDF5504A904728DD55BDD245" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e6d6e5666d736a0cc77c9514413a2067">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f1c05ff2-474a-4b23-b6c4-f7dd6a4a9f03" xmlns:ns3="5395cee4-f3f0-4a36-9e99-3f78ce39c946" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1db7fc781274916138e8be11ae06c8b6" ns2:_="" ns3:_="">
+    <xsd:import namespace="f1c05ff2-474a-4b23-b6c4-f7dd6a4a9f03"/>
+    <xsd:import namespace="5395cee4-f3f0-4a36-9e99-3f78ce39c946"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="758106d5-3889-4fe3-a1df-12f1d1b05021" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f1c05ff2-474a-4b23-b6c4-f7dd6a4a9f03" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7c76111c-294f-43f4-b25e-d592509058c4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4ce81f29-aa71-4ada-9947-21bb23191292" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...13 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="eb741f0f-4b02-46f7-a5cc-5fed6d3f02b6" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5395cee4-f3f0-4a36-9e99-3f78ce39c946" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Kolona „Sveobuhvatna klasifikacija“" ma:hidden="true" ma:list="{8570aaff-2a87-4e49-9eec-12af4eae7bee}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="eb741f0f-4b02-46f7-a5cc-5fed6d3f02b6">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{690ba239-7e29-4835-87f0-fc4a64b5ad84}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5395cee4-f3f0-4a36-9e99-3f78ce39c946">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -5674,116 +5725,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5395cee4-f3f0-4a36-9e99-3f78ce39c946" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f1c05ff2-474a-4b23-b6c4-f7dd6a4a9f03">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A55B7236-F2FB-416D-BAAD-DAD6C9826D8B}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADEFE4A2-CDBA-4E21-A301-CD4F90159273}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="758106d5-3889-4fe3-a1df-12f1d1b05021"/>
-    <ds:schemaRef ds:uri="eb741f0f-4b02-46f7-a5cc-5fed6d3f02b6"/>
+    <ds:schemaRef ds:uri="f1c05ff2-474a-4b23-b6c4-f7dd6a4a9f03"/>
+    <ds:schemaRef ds:uri="5395cee4-f3f0-4a36-9e99-3f78ce39c946"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E4A32D5-0622-4F41-9EDB-2CAC52E784B9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="eb741f0f-4b02-46f7-a5cc-5fed6d3f02b6"/>
+    <ds:schemaRef ds:uri="758106d5-3889-4fe3-a1df-12f1d1b05021"/>
+    <ds:schemaRef ds:uri="5395cee4-f3f0-4a36-9e99-3f78ce39c946"/>
+    <ds:schemaRef ds:uri="f1c05ff2-474a-4b23-b6c4-f7dd6a4a9f03"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EADB9284-0ED8-41E8-B08B-636A4845F61B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{296c5d32-91cc-45e5-bc0c-26df2ced0334}" enabled="0" method="" siteId="{296c5d32-91cc-45e5-bc0c-26df2ced0334}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Crystal Decisions</dc:creator>
   <cp:keywords/>
   <dc:description>Powered by Crystal</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101001E0660B144A9AE42A77E2C9F8F53BE09</vt:lpwstr>
+    <vt:lpwstr>0x010100FDD55838DDF5504A904728DD55BDD245</vt:lpwstr>
   </property>
 </Properties>
 </file>